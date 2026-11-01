--- v0 (2025-12-06)
+++ v1 (2026-11-01)
@@ -165,57 +165,52 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Cégjegyzékszám:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE2909A" w14:textId="77777777" w:rsidR="00D17C08" w:rsidRDefault="00D17C08" w:rsidP="7F6CA770">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teljes hivatalos cím: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69884DE8" w14:textId="77777777" w:rsidR="00D17C08" w:rsidRDefault="00D17C08">
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Héaazonosító</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> szám: </w:t>
+        <w:t xml:space="preserve">Héaazonosító szám: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09788ACB" w14:textId="1E881CAA" w:rsidR="7F6CA770" w:rsidRDefault="7F6CA770" w:rsidP="7F6CA770">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="028EC11F" w14:textId="0E5C4E64" w:rsidR="005F261A" w:rsidRDefault="005F261A" w:rsidP="7F6CA770">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A továbbiakban: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -508,64 +503,64 @@
     </w:p>
     <w:p w14:paraId="5492AA92" w14:textId="77777777" w:rsidR="00CD4DDC" w:rsidRPr="007E2381" w:rsidRDefault="00CD4DDC" w:rsidP="007E2381"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9993" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8169"/>
         <w:gridCol w:w="932"/>
         <w:gridCol w:w="892"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F7691A" w14:paraId="16F44833" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16F44830" w14:textId="3047AB5D" w:rsidR="00F7691A" w:rsidRDefault="00F7691A" w:rsidP="0010150F">
+          <w:p w14:paraId="16F44830" w14:textId="48F69251" w:rsidR="00F7691A" w:rsidRDefault="00F7691A" w:rsidP="0010150F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>nyilatkozik, hogy a személy az alábbi helyzetek valamelyikében van:</w:t>
+              <w:t xml:space="preserve"> nyilatkozik, hogy a személy az alábbi helyzetek valamelyikében van:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F44831" w14:textId="77777777" w:rsidR="00F7691A" w:rsidRDefault="00F7691A" w:rsidP="006B0A89">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>IGEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
@@ -1634,52 +1629,52 @@
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="16F44861" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F4485E" w14:textId="016FC926" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_DV_C384"/>
             <w:r>
               <w:t xml:space="preserve">iii. </w:t>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="_DV_M250"/>
+            <w:bookmarkEnd w:id="10"/>
             <w:bookmarkEnd w:id="11"/>
-            <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:t>bűnszervezethez kapcsolódó magatartás a 2008/841/IB tanácsi kerethatározat 2. cikkében említettek szerint;</w:t>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="_DV_C385"/>
             <w:bookmarkStart w:id="13" w:name="_DV_C387"/>
             <w:bookmarkEnd w:id="12"/>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F4485F" w14:textId="77777777" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
@@ -1723,113 +1718,105 @@
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="16F44865" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16F44862" w14:textId="7E4B352A" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="16F44862" w14:textId="25DCEAFD" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>iv.</w:t>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="_DV_M251"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>pénzmosás</w:t>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="_DV_C391"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> vagy</w:t>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="_DV_M252"/>
             <w:bookmarkEnd w:id="15"/>
             <w:bookmarkEnd w:id="16"/>
             <w:r>
-              <w:t xml:space="preserve"> terrorizmusfinanszírozás,</w:t>
+              <w:t xml:space="preserve"> terrorizmusfinanszírozás, </w:t>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="_DV_C392"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> az (EU) 2015/849 európai parlamenti és tanácsi irányelv 1. cikkének (3), (4) és (5) bekezdésében foglaltak </w:t>
-[...6 lines deleted...]
-              <w:t>szerint;</w:t>
+              <w:t>az (EU) 2015/849 európai parlamenti és tanácsi irányelv 1. cikkének (3), (4) és (5) bekezdésében foglaltak szerint;</w:t>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="_DV_C394"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F44863" w14:textId="77777777" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -1978,96 +1965,88 @@
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="16F4486D" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16F4486A" w14:textId="733CCB2B" w:rsidR="002254B5" w:rsidRPr="00583379" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="16F4486A" w14:textId="272FAF0C" w:rsidR="002254B5" w:rsidRPr="00583379" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="23" w:name="_DV_C400"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">vi. </w:t>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="_DV_M254"/>
             <w:bookmarkEnd w:id="23"/>
             <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:t xml:space="preserve">gyermekmunka vagy az emberkereskedelemmel kapcsolatos egyéb bűncselekmények, </w:t>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="_DV_C402"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">a 2011/36/EU európai parlamenti és tanácsi irányelv 2. cikkében meghatározottak </w:t>
-[...6 lines deleted...]
-              <w:t>szerint;</w:t>
+              <w:t>a 2011/36/EU európai parlamenti és tanácsi irányelv 2. cikkében meghatározottak szerint;</w:t>
             </w:r>
             <w:bookmarkStart w:id="26" w:name="_DV_C404"/>
             <w:bookmarkEnd w:id="25"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F4486B" w14:textId="77777777" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -2527,59 +2506,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="75D7408C" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ECDFB1F" w14:textId="5A52FFD3" w:rsidR="002254B5" w:rsidRPr="0024350A" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> a személy szándékosan és megfelelő indokolás nélkül megtagadta az ajánlatkérő szerv vagy képviselője vagy ellenőre, az OLAF, az Európai Ügyészség vagy a Számvevőszék által végzett vizsgálatban, műveletellenőrzésben vagy pénzügyi ellenőrzésben való együttműködést. Abban az esetben kell úgy tekinteni, hogy a személy megtagadja a vizsgálatban, </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">műveletellenőrzésben vagy pénzügyi ellenőrzésben való együttműködést, ha olyan intézkedéseket tesz, amelyek célja vagy hatása a vizsgálat, műveletellenőrzés vagy pénzügyi ellenőrzés elvégzéséhez szükséges tevékenységek bármelyikének megakadályozása, hátráltatása vagy késleltetése. Ilyen intézkedések közé tartozik különösen a helyiségeibe vagy bármely más, üzleti célra használt területére szükséges belépés megtagadása, információk eltitkolása vagy nyilvánossá tételének </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> vagy hamis információk szolgáltatása.</w:t>
+              <w:t>műveletellenőrzésben vagy pénzügyi ellenőrzésben való együttműködést, ha olyan intézkedéseket tesz, amelyek célja vagy hatása a vizsgálat, műveletellenőrzés vagy pénzügyi ellenőrzés elvégzéséhez szükséges tevékenységek bármelyikének megakadályozása, hátráltatása vagy késleltetése. Ilyen intézkedések közé tartozik különösen a helyiségeibe vagy bármely más, üzleti célra használt területére szükséges belépés megtagadása, információk eltitkolása vagy nyilvánossá tételének megtagadása, vagy hamis információk szolgáltatása.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F27857E" w14:textId="1175AA9F" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -2618,129 +2589,118 @@
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="1A385EC2" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3087E785" w14:textId="1D31E612" w:rsidR="002254B5" w:rsidRPr="0024350A" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="3087E785" w14:textId="62074E4A" w:rsidR="002254B5" w:rsidRPr="0024350A" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">nyilatkozik, hogy a fenti 1. pont </w:t>
-[...7 lines deleted...]
-              <w:t>i) alpontjában említett esetekben jogerős ítélet vagy jogerős közigazgatási határozat hiányában</w:t>
+              <w:t>nyilatkozik, hogy a fenti 1. pont c)–i) alpontjában említett esetekben jogerős ítélet vagy jogerős közigazgatási határozat hiányában, a személyre a költségvetési rendelet 138. cikkének (3) bekezdésében említett tények és ténymegállapítások alkalmazandók:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C9A1B2" w14:textId="05B15687" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>IGEN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:noProof/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
-            </w:r>
-[...18 lines deleted...]
-              <w:t>IGEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A4D1557" w14:textId="4113B6AB" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>NEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="16F4487E" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:trPr>
           <w:trHeight w:val="1579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16F4487B" w14:textId="383346C3" w:rsidR="002254B5" w:rsidRPr="00583379" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="16F4487B" w14:textId="4D535A5A" w:rsidR="002254B5" w:rsidRPr="00583379" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> a személyre olyan pénzügyi ellenőrzések vagy vizsgálatok összefüggésében megállapított tények vonatkoznak, amelyeket – az (EU) 2017/1939 rendelet szerinti megerősített együttműködésben részt vevő országok esetében – az Európai Ügyészség, a Számvevőszék, az OLAF vagy a belső ellenőrzés folytatott le, vagy bármely más olyan ellenőrzés, audit vagy vizsgálat összefüggésében megállapított tények, amelyeket egy uniós intézmény, uniós hivatal vagy uniós ügynökség vagy szerv engedélyezésre jogosult tisztviselőjének felelőssége alatt végeztek el;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F4487C" w14:textId="6DD11AEB" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
@@ -2798,68 +2758,68 @@
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="5692311F" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:trPr>
           <w:trHeight w:val="1346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BBF8C34" w14:textId="29931BAC" w:rsidR="002254B5" w:rsidRPr="006B67AB" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="1BBF8C34" w14:textId="4485087B" w:rsidR="002254B5" w:rsidRPr="006B67AB" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a személyre nem jogerős ítéletek vagy nem jogerős közigazgatási határozatok vonatkoznak, amely kategória magában foglalhatja a szakmai etikai normák betartásának ellenőrzéséért felelős illetékes felügyeleti szerv által hozott fegyelmi intézkedéseket is;</w:t>
+              <w:t xml:space="preserve"> nem jogerős ítéletek vagy nem jogerős közigazgatási határozatok, amely kategória magában foglalhatja a szakmai etikai normák betartásának ellenőrzéséért felelős illetékes felügyeleti szerv által hozott fegyelmi intézkedéseket is;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E7263A9" w14:textId="05F25552" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -2900,68 +2860,68 @@
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="074D4EBB" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:trPr>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41734894" w14:textId="49681AE9" w:rsidR="002254B5" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="41734894" w14:textId="3EA33A57" w:rsidR="002254B5" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a személyre az uniós költségvetés végrehajtásához kapcsolódó feladatokkal megbízott jogalanyok vagy személyek döntéseiben említett tények vonatkoznak;</w:t>
+              <w:t>az uniós költségvetés végrehajtásához kapcsolódó feladatokkal megbízott szervezetek vagy személyek döntéseiben említett tények;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EB43931" w14:textId="6397F222" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -3002,51 +2962,51 @@
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="494260E4" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD21B53" w14:textId="1823629C" w:rsidR="002254B5" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="3BD21B53" w14:textId="1701E56A" w:rsidR="002254B5" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>a személyre az uniós forrásokat felhasználó tagállamok által továbbított információk vonatkoznak, különösen a c) pont iv. alpontjában vagy a d) pontban említett, kizárást indokoló helyzetek fennállására vonatkozó, nemzeti szintű jogerős ítélet vagy jogerős közigazgatási határozat keretében megállapított tényekre és megállapításokra is figyelemmel;</w:t>
             </w:r>
           </w:p>
@@ -3110,71 +3070,71 @@
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="3C758EFF" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:trPr>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="128BE62B" w14:textId="044BAF45" w:rsidR="002254B5" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="128BE62B" w14:textId="3ECAC3C3" w:rsidR="002254B5" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a személyre a Bizottságnak az uniós versenyjog megsértésével, vagy egy illetékes nemzeti hatóságnak az uniós versenyjog vagy a nemzeti versenyjog megsértésével kapcsolatos határozatai vonatkoznak; </w:t>
+              <w:t xml:space="preserve"> a Bizottságnak az uniós versenyjog megsértésével kapcsolatos határozatai vagy egy illetékes nemzeti hatóságnak az uniós versenyjog vagy a nemzeti versenyjog megsértésével kapcsolatos határozatai; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C09C335" w14:textId="0E204C8F" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -3215,82 +3175,69 @@
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="33963B7D" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:trPr>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFB7585" w14:textId="5FD11348" w:rsidR="002254B5" w:rsidRPr="00182B46" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="3AFB7585" w14:textId="03C4E8C9" w:rsidR="002254B5" w:rsidRPr="00182B46" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="28" w:name="_Hlk208482090"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a személy bármilyen módon tájékoztatott arról, hogy az Európai Csalás Elleni Hivatal (OLAF) vizsgálatot folytat: vagy azért, mert az OLAF-</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> lehetőséget kapott arra, hogy észrevételeket tegyen az őt érintő tényekkel kapcsolatban, vagy az OLAF egy vizsgálat során helyszíni ellenőrzésnek vetette alá, vagy értesítették az OLAF őt érintő vizsgálatának megindításáról, lezárásáról vagy az azzal kapcsolatos bármely körülményről.</w:t>
+              <w:t xml:space="preserve"> a személy bármilyen módon tájékoztatott arról, hogy az Európai Csalás Elleni Hivatal (OLAF) vizsgálatot folytat: vagy azért, mert az OLAF-tól lehetőséget kapott arra, hogy észrevételeket tegyen az őt érintő tényekkel kapcsolatban, vagy az OLAF egy vizsgálat során helyszíni ellenőrzésnek vetette alá, vagy értesítették az OLAF őt érintő vizsgálatának megindításáról, lezárásáról vagy az azzal kapcsolatos bármely körülményről;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FF77DAD" w14:textId="2880DFD9" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -3323,84 +3270,205 @@
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="000E044C" w14:paraId="206BE170" w14:textId="77777777" w:rsidTr="000E044C">
+        <w:trPr>
+          <w:trHeight w:val="614"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30B48811" w14:textId="72297BA5" w:rsidR="000E044C" w:rsidRPr="000E044C" w:rsidDel="00977B4E" w:rsidRDefault="00890229" w:rsidP="006C4CDC">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="709" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="29" w:name="_DV_C376"/>
+            <w:bookmarkEnd w:id="28"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> egyéb hasonló helyzetek. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18D4CD0B" w14:textId="77777777" w:rsidR="000E044C" w:rsidRDefault="000E044C" w:rsidP="006C4CDC">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36CAE2CF" w14:textId="77777777" w:rsidR="000E044C" w:rsidRDefault="000E044C" w:rsidP="006C4CDC">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="16F4487F" w14:textId="3C305866" w:rsidR="00897553" w:rsidRDefault="00897553" w:rsidP="00422300">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_DV_C376"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>II. – A jogi személy tekintetében képviseleti, döntéshozatali vagy kontrolljogkörrel rendelkező természetes vagy jogi személyt és a tényleges tulajdonosokat érintő, kizárást indokoló helyzetek</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F44880" w14:textId="6842849F" w:rsidR="00897553" w:rsidRDefault="001F135A" w:rsidP="7F6CA770">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nem alkalmazandó, ha „a személy” természetes személy, tagállam vagy helyi hatóság. Minden egyéb esetben az összes érintett jogalany által kitöltendő.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9382" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6345"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="930"/>
         <w:gridCol w:w="1256"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F135A" w14:paraId="16F44885" w14:textId="77777777" w:rsidTr="00D96D0D">
         <w:trPr>
@@ -4566,50 +4634,51 @@
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tárgytalan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E5E5C" w14:paraId="16F448A4" w14:textId="77777777" w:rsidTr="004B29AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16F448A0" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRDefault="003E5E5C" w:rsidP="00583379">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>A fenti a) pontban szereplő helyzet (csőd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16F448A1" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRDefault="003E5E5C" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -4697,51 +4766,50 @@
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E5E5C" w14:paraId="16F448A9" w14:textId="77777777" w:rsidTr="004B29AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16F448A5" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRDefault="003E5E5C" w:rsidP="004B29AF">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>A fenti b) pontban szereplő helyzet (adófizetési vagy társadalombiztosítási járulékfizetési kötelezettség elmulasztása)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16F448A6" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRDefault="003E5E5C" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -4872,66 +4940,60 @@
       <w:tblPr>
         <w:tblW w:w="9756" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8207"/>
         <w:gridCol w:w="790"/>
         <w:gridCol w:w="759"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B05C76" w14:paraId="71808D1B" w14:textId="77777777" w:rsidTr="00D6012C">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9C0B15" w14:textId="0EE4680F" w:rsidR="00B05C76" w:rsidRDefault="00B05C76" w:rsidP="00D6012C">
+          <w:p w14:paraId="0E9C0B15" w14:textId="77777777" w:rsidR="00B05C76" w:rsidRDefault="00B05C76" w:rsidP="00D6012C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>5</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> nyilatkozik, hogy a személy:</w:t>
+              <w:t>(5) nyilatkozik, hogy a személy:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1361E30C" w14:textId="77777777" w:rsidR="00B05C76" w:rsidRDefault="00B05C76" w:rsidP="00D6012C">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>IGEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D50029A" w14:textId="77777777" w:rsidR="00B05C76" w:rsidRDefault="00B05C76" w:rsidP="00D6012C">
@@ -5032,51 +5094,51 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C03A2FA" w14:textId="77777777" w:rsidR="00995B35" w:rsidRPr="008652A3" w:rsidRDefault="00995B35" w:rsidP="008652A3"/>
     <w:p w14:paraId="16F448B3" w14:textId="15E2BC2A" w:rsidR="00F96EAB" w:rsidRPr="006C6DFD" w:rsidRDefault="00340E14" w:rsidP="002F6C60">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:smallCaps/>
         </w:rPr>
         <w:t>V. – Korrekciós intézkedések</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F448B4" w14:textId="0E80E9C8" w:rsidR="005C6293" w:rsidRDefault="005C6293" w:rsidP="051D3D6B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Amennyiben a személy úgy nyilatkozik, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">hogy a fent felsorolt, kizárást indokoló helyzetek egyikében van, fel kell tüntetnie, hogy milyen intézkedéseket hozott a kizárást indokoló helyzet orvoslására, annak érdekében, hogy az engedélyezésre jogosult tisztviselő meg tudja állapítani, hogy ezek az intézkedések elegendőek-e a megbízhatóságának bizonyításához. Az intézkedések magukban foglalhatnak az ismételt előfordulás megelőzése érdekében hozott technikai, szervezeti vagy személyzeti intézkedéseket, kártérítés vagy pénzbírság kifizetését, illetve adó vagy társadalombiztosítási járulék befizetését. </w:t>
@@ -5148,63 +5210,55 @@
       <w:r>
         <w:t xml:space="preserve">A fenti 1. pont a), c), d), f), g) és h) alpontjában említett helyzetek vonatkozásában a friss hatósági erkölcsi bizonyítvány, vagy ennek hiányában a gazdasági szereplő székhelye szerinti ország igazságügyi vagy közigazgatási hatósága által kibocsátott, ezzel egyenértékű okirat, amely igazolja az említett követelmények teljesítését. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F448B8" w14:textId="65CFA682" w:rsidR="00E6004E" w:rsidRPr="00900331" w:rsidRDefault="00357CC2" w:rsidP="00897E28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="-142"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="8400"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Az 1. pont a) vagy b) alpontjában említett helyzetek vonatkozásában a lakhely/székhely országának illetékes hatósága által frissen kibocsátott igazolás. Ezeknek a dokumentumoknak bizonyítaniuk kell, hogy a személy az adók és társadalombiztosítási járulékok – pl. a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, a jövedelemadó (csak természetes személyek esetében), a társasági adó (csak jogi személyek esetében) és a társadalombiztosítási járulékok – tekintetében valamennyi fizetési kötelezettségének eleget tett. Amennyiben a lakhely/székhely országa nem bocsátja ki a fent említett dokumentumokat, úgy azok a lakhely/székhely szerinti országban igazságügyi </w:t>
+        <w:t xml:space="preserve">Az 1. pont a) vagy b) alpontjában említett helyzetek vonatkozásában a lakhely/székhely országának illetékes hatósága által frissen kibocsátott igazolás. Ezeknek a dokumentumoknak bizonyítaniuk kell, hogy a személy az adók és társadalombiztosítási járulékok – pl. a héa, a jövedelemadó (csak természetes személyek esetében), a társasági adó (csak jogi személyek esetében) és a </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>hatóság vagy közjegyző előtt eskü alatt tett nyilatkozattal, vagy ennek hiányában közigazgatási hatóság vagy illetékes szakmai testület előtt tett nyilatkozattal helyettesíthetők.</w:t>
+        <w:t>társadalombiztosítási járulékok – tekintetében valamennyi fizetési kötelezettségének eleget tett. Amennyiben a lakhely/székhely országa nem bocsátja ki a fent említett dokumentumokat, úgy azok a lakhely/székhely szerinti országban igazságügyi hatóság vagy közjegyző előtt eskü alatt tett nyilatkozattal, vagy ennek hiányában közigazgatási hatóság vagy illetékes szakmai testület előtt tett nyilatkozattal helyettesíthetők.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F448B9" w14:textId="6993ED04" w:rsidR="008C4A00" w:rsidRDefault="00C55150" w:rsidP="051D3D6B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>A személy nem köteles benyújtani az igazoló dokumentumokat, amennyiben azokat ugyanazon ajánlatkérő szerv egy másik odaítélési eljárásában már benyújtotta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A dokumentumokat legkorábban az ajánlatkérő szerv kérésének napját megelőzően egy évvel bocsáthatták ki, és még mindig érvényeseknek kell lenniük. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F448BA" w14:textId="1463A7B7" w:rsidR="008C4A00" w:rsidRDefault="00A40405" w:rsidP="051D3D6B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5417,127 +5471,95 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="529D776B" w14:textId="3C950355" w:rsidR="00454D84" w:rsidRPr="00E25A58" w:rsidRDefault="49BAA85C" w:rsidP="00900331">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nyilatkozat a kiválasztási szempontokról </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D59BB2A" w14:textId="01DD445D" w:rsidR="743C92D7" w:rsidRDefault="743C92D7" w:rsidP="051D3D6B">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Több tételből álló eljárás esetében ebben a B. részben foglalt állítások azon tétel(</w:t>
-[...15 lines deleted...]
-        <w:t>)re a jelentkezést/ajánlattételt benyújtották.</w:t>
+        <w:t>Több tételből álló eljárás esetében ebben a B. részben foglalt állítások azon tétel(ek)re vonatkoznak, amely(ek)re a jelentkezést/ajánlattételt benyújtották.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7232500E" w14:textId="59A72938" w:rsidR="00E25A58" w:rsidRDefault="00E25A58" w:rsidP="00E25A58">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>I. – Kiválasztási szempontok</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE533D0" w14:textId="16A9A02E" w:rsidR="00B74E92" w:rsidRPr="00897E28" w:rsidRDefault="00CA2C74" w:rsidP="051D3D6B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>A pályázóra/</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> mint egészre vonatkozó kiválasztási szempontok – összevont értékelés </w:t>
+        <w:t xml:space="preserve">A pályázóra/ajánlattevőre mint egészre vonatkozó kiválasztási szempontok – összevont értékelés </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E43862B" w14:textId="28BF9BC9" w:rsidR="006E23B3" w:rsidRPr="00897E28" w:rsidRDefault="006E23B3" w:rsidP="00897E28">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Hlk203596443"/>
+      <w:bookmarkStart w:id="30" w:name="_Hlk203596443"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>(CSAK az egyedüli részvételre jelentkező/ajánlattevő vagy közös részvételi jelentkezés/ajánlat esetén a csoport vezetője által kitöltendő)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580B2348" w14:textId="36EFDB8E" w:rsidR="00F04B97" w:rsidRDefault="00F04B97" w:rsidP="00F04B97">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>A fenti eljárásban részvételi jelentkezést benyújtó/ajánlatot tevő személy, aki egyedüli részvételre jelentkező/ajánlattevő vagy közös ajánlat/részvételi jelentkezés esetén a csoport vezetője</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
@@ -5545,63 +5567,57 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7379"/>
         <w:gridCol w:w="951"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="00723411" w14:paraId="1E301121" w14:textId="77777777" w:rsidTr="00897E28">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DF8EF4D" w14:textId="348BDA6B" w:rsidR="00723411" w:rsidRDefault="0056736F" w:rsidP="00585B73">
+          <w:p w14:paraId="1DF8EF4D" w14:textId="00202667" w:rsidR="00723411" w:rsidRDefault="0056736F" w:rsidP="00585B73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>6</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> kijelenti, hogy a részvételre jelentkező / ajánlattevő, beleértve közös ajánlat/részvételi jelentkezés esetében a csoport minden tagját, valamint azokat az alvállalkozókat és szervezeteket/jogalanyokat, amelyek kapacitására a jelentkező/ajánlattevő adott esetben támaszkodni kíván:</w:t>
+              <w:t>(6) kijelenti, hogy a részvételre jelentkező / ajánlattevő, beleértve közös ajánlat/részvételi jelentkezés esetében a csoport minden tagját, valamint azokat az alvállalkozókat és szervezeteket/jogalanyokat, amelyek kapacitására a jelentkező/ajánlattevő adott esetben támaszkodni kíván:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72012666" w14:textId="77777777" w:rsidR="00723411" w:rsidRDefault="00723411" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>IGEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5725,81 +5741,72 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p w14:paraId="50AB76DC" w14:textId="419BD58E" w:rsidR="00CA2C74" w:rsidRPr="00EC7E2B" w:rsidRDefault="00CA2C74" w:rsidP="051D3D6B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Az alábbi opciót az ajánlatkérő szerv illeszti be, amennyiben az a közbeszerzési dokumentumoknak megfelelően alkalmazandó. Az ajánlatkérő szervnek törölnie kell az </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>alábbi szakaszt, ha nincsenek egyedileg alkalmazandó kiválasztási szempontok. Ha vannak ilyen szempontok, az ajánlatkérő szervnek a táblázatot a kiírási feltételekben megjelölt szempontokhoz kell igazítania.</w:t>
+        <w:t>Az alábbi opciót az ajánlatkérő szerv illeszti be, amennyiben az a közbeszerzési dokumentumoknak megfelelően alkalmazandó. Az ajánlatkérő szervnek törölnie kell az alábbi szakaszt, ha nincsenek egyedileg alkalmazandó kiválasztási szempontok. Ha vannak ilyen szempontok, az ajánlatkérő szervnek a táblázatot a kiírási feltételekben megjelölt szempontokhoz kell igazítania.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFBC1F8" w14:textId="7B867C43" w:rsidR="00CA2C74" w:rsidRPr="00897E28" w:rsidRDefault="00C4227A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Az érintett jogalanyokra alkalmazandó kiválasztási szempontok – egyéni értékelés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C15FF3" w14:textId="0676A81C" w:rsidR="00723411" w:rsidRPr="00897E28" w:rsidRDefault="00723411" w:rsidP="7F6CA770">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5837,71 +5844,65 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9286" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6490"/>
         <w:gridCol w:w="790"/>
         <w:gridCol w:w="750"/>
         <w:gridCol w:w="1256"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A551F6" w14:paraId="4C5D7034" w14:textId="77777777" w:rsidTr="740E3E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7344" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66242635" w14:textId="0771A994" w:rsidR="00A551F6" w:rsidRPr="006C5B50" w:rsidRDefault="00850397" w:rsidP="006020BD">
+          <w:p w14:paraId="66242635" w14:textId="50DF55FA" w:rsidR="00A551F6" w:rsidRPr="006C5B50" w:rsidRDefault="00850397" w:rsidP="006020BD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:firstLine="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>7</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> kijelenti, hogy a személy megfelel a kiírási feltételekben szereplő, egyedileg rá vonatkozó kiválasztási szempontoknak:</w:t>
+              <w:t>(7) kijelenti, hogy a személy megfelel a kiírási feltételekben szereplő, egyedileg rá vonatkozó kiválasztási szempontoknak:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13DAA78F" w14:textId="77777777" w:rsidR="00A551F6" w:rsidRDefault="00A551F6" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>IGEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="465AC66E" w14:textId="77777777" w:rsidR="00A551F6" w:rsidRDefault="00A551F6" w:rsidP="00C37A34">
@@ -6403,63 +6404,57 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7379"/>
         <w:gridCol w:w="951"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="00850397" w14:paraId="686951BD" w14:textId="77777777" w:rsidTr="6FB7994E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72049991" w14:textId="324A3E3C" w:rsidR="00850397" w:rsidRDefault="007E0722" w:rsidP="007E0722">
+          <w:p w14:paraId="72049991" w14:textId="2B710EF4" w:rsidR="00850397" w:rsidRDefault="007E0722" w:rsidP="007E0722">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>8</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> kijelenti, hogy a személy: </w:t>
+              <w:t xml:space="preserve">(8) kijelenti, hogy a személy: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="358441F1" w14:textId="77777777" w:rsidR="00850397" w:rsidRDefault="00850397" w:rsidP="002775C9">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>IGEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6891,59 +6886,53 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7379"/>
         <w:gridCol w:w="951"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="00781ACA" w:rsidRPr="00781ACA" w14:paraId="3DC7322F" w14:textId="77777777" w:rsidTr="44EC6836">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F4B8612" w14:textId="383381A9" w:rsidR="00781ACA" w:rsidRPr="00403CC8" w:rsidRDefault="00781ACA" w:rsidP="00781ACA">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> kijelenti, hogy a részvételre jelentkező / ajánlattevő, beleértve közös ajánlat/részvételi jelentkezés esetében a csoport minden tagját, valamint azokat az alvállalkozókat és szervezeteket/jogalanyokat, amelyek kapacitására a jelentkező/ajánlattevő adott esetben támaszkodni kíván:</w:t>
+          <w:p w14:paraId="2F4B8612" w14:textId="4E0AD68E" w:rsidR="00781ACA" w:rsidRPr="00403CC8" w:rsidRDefault="00781ACA" w:rsidP="00781ACA">
+            <w:r>
+              <w:t>(9) kijelenti, hogy a részvételre jelentkező / ajánlattevő, beleértve közös ajánlat/részvételi jelentkezés esetében a csoport minden tagját, valamint azokat az alvállalkozókat és szervezeteket/jogalanyokat, amelyek kapacitására a jelentkező/ajánlattevő adott esetben támaszkodni kíván:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F632F5C" w14:textId="77777777" w:rsidR="00781ACA" w:rsidRPr="00403CC8" w:rsidRDefault="00781ACA" w:rsidP="00781ACA">
             <w:r>
               <w:t>IGEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7049,92 +7038,255 @@
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="000141F4" w:rsidRPr="00781ACA" w14:paraId="36B41AF1" w14:textId="77777777" w:rsidTr="44EC6836">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B4C0AFA" w14:textId="271E1F4A" w:rsidR="000141F4" w:rsidRDefault="000141F4" w:rsidP="00073CDE">
+            <w:r>
+              <w:t>(10) nyilatkozik, hogy a személy ügyviteli, ügyvezető vagy felügyelő testületének valamely természetes vagy jogi személy tagja, illetve a személy tekintetében képviseleti, döntéshozatali vagy ellenőrzési jogkörrel rendelkező valamely természetes vagy jogi személy (ez például a társaság igazgatóit, ügyvezető vagy felügyelő testületeinek tagjait, valamint azokat az eseteket fedi le, amikor egyetlen természetes vagy jogi személy rendelkezik a részvények többségével), vagy a személy tényleges tulajdonosa (az (EU) 2015/849 irányelv 3. cikke 6. pontjának meghatározása szerint) az alábbi helyzetek valamelyikében van:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F4DFAAD" w14:textId="564703F6" w:rsidR="000141F4" w:rsidRDefault="000141F4" w:rsidP="00781ACA">
+            <w:r>
+              <w:t>IGEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D96A13B" w14:textId="51A2B73E" w:rsidR="000141F4" w:rsidRDefault="000141F4" w:rsidP="00781ACA">
+            <w:r>
+              <w:t>NEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000141F4" w:rsidRPr="00781ACA" w14:paraId="24334CFD" w14:textId="77777777" w:rsidTr="44EC6836">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15B332A6" w14:textId="47E0199F" w:rsidR="000141F4" w:rsidRDefault="000141F4" w:rsidP="00073CDE">
+            <w:r>
+              <w:t>a) nem tartoznak az Európai Unióról szóló szerződés (EUSZ) 29. cikke vagy az Európai Unió működéséről szóló szerződés (EUMSZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="8"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 215. cikke alapján elfogadott </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>uniós korlátozó intézkedések</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> hatálya alá, amelyek pénzeszközök vagy gazdasági erőforrások rendelkezésre bocsátásának </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>vagy átutalásának, továbbá közvetlen vagy közvetett finanszírozás vagy pénzügyi támogatás nyújtásának tilalmából, illetve vagyoni eszközök befagyasztásából állnak.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16AAC5F3" w14:textId="7914C90A" w:rsidR="000141F4" w:rsidRDefault="000141F4" w:rsidP="00781ACA">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3078C53C" w14:textId="2D717ACC" w:rsidR="000141F4" w:rsidRDefault="000141F4" w:rsidP="00781ACA">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="22B2152C" w14:textId="77777777" w:rsidR="005D7CB0" w:rsidRPr="005D7CB0" w:rsidRDefault="005D7CB0" w:rsidP="005D7CB0"/>
     <w:p w14:paraId="0A2970AE" w14:textId="49E83F14" w:rsidR="006B2B45" w:rsidRPr="006B0A89" w:rsidRDefault="006B2B45" w:rsidP="006B2B45">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Hlk203596381"/>
+      <w:bookmarkStart w:id="31" w:name="_Hlk203596381"/>
       <w:r>
         <w:t>Nyilatkozat</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:t xml:space="preserve"> az Unió felé fennálló tartozásról </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCBB562" w14:textId="03CF733F" w:rsidR="006B2B45" w:rsidRPr="006B0A89" w:rsidRDefault="0013073C" w:rsidP="6FB7994E">
+    <w:p w14:paraId="1DCBB562" w14:textId="031D25E9" w:rsidR="006B2B45" w:rsidRPr="006B0A89" w:rsidRDefault="0013073C" w:rsidP="6FB7994E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> (az egyedüli részvételre jelentkező / ajánlattevő vagy közös részvételi jelentkezés/ajánlat esetén a csoport minden egyes tagja által kitöltendő)</w:t>
+        <w:t>(az egyedüli részvételre jelentkező / ajánlattevő vagy közös részvételi jelentkezés/ajánlat esetén a csoport minden egyes tagja által kitöltendő)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5915DC59" w14:textId="752F5BD7" w:rsidR="00EE7E2B" w:rsidRDefault="00EE7E2B" w:rsidP="00EE7E2B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>A fenti eljárásban részvételi jelentkezést benyújtó / ajánlatot tevő személy, aki egyedüli részvételre jelentkező / ajánlattevő vagy közös ajánlat / részvételi jelentkezés esetén a csoport tagja:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A59500" w14:textId="77777777" w:rsidR="00EE7E2B" w:rsidRDefault="00EE7E2B" w:rsidP="00EE7E2B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -7144,63 +7296,63 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7379"/>
         <w:gridCol w:w="951"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B2B45" w:rsidRPr="006B0A89" w14:paraId="38621178" w14:textId="77777777" w:rsidTr="051D3D6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CEFFAC7" w14:textId="07E3D2B7" w:rsidR="006B2B45" w:rsidRPr="006B0A89" w:rsidRDefault="00920214" w:rsidP="006B0A89">
+          <w:p w14:paraId="5CEFFAC7" w14:textId="3462C800" w:rsidR="006B2B45" w:rsidRPr="006B0A89" w:rsidRDefault="00920214" w:rsidP="006B0A89">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>10</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> kijelenti, hogy:</w:t>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidR="0038498B">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>) kijelenti, hogy:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D747CEE" w14:textId="77777777" w:rsidR="006B2B45" w:rsidRPr="006B0A89" w:rsidRDefault="006B2B45" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>IGEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7335,138 +7487,121 @@
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="171E4AF4" w14:textId="20CC95AF" w:rsidR="00340E14" w:rsidRPr="006B0A89" w:rsidRDefault="00340E14" w:rsidP="00340E14">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nyilatkozat a benyújtott ajánlatról </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D66B10A" w14:textId="0B06DCCD" w:rsidR="00765179" w:rsidRPr="000C6B51" w:rsidRDefault="00765179" w:rsidP="570F7154">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>(kitöltendő egyénileg az egyedüli részvételre jelentkező / ajánlattevő által, vagy közös részvételi jelentkezés/ ajánlat esetén a csoport vezetője által)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44652C08" w14:textId="3B2F458F" w:rsidR="743C92D7" w:rsidRDefault="743C92D7" w:rsidP="30C4CF82">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Több tételből álló eljárás esetében ebben az E. részben foglalt állítások azon tétel(</w:t>
-[...15 lines deleted...]
-        <w:t>)re a jelentkezést/ajánlattételt benyújtották.</w:t>
+        <w:t>Több tételből álló eljárás esetében ebben az E. részben foglalt állítások azon tétel(ek)re vonatkoznak, amely(ek)re a jelentkezést/ajánlattételt benyújtották.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9756" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8207"/>
         <w:gridCol w:w="790"/>
         <w:gridCol w:w="759"/>
       </w:tblGrid>
       <w:tr w:rsidR="000F6EA2" w14:paraId="022E046F" w14:textId="77777777" w:rsidTr="051D3D6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09C4ACC7" w14:textId="5CEF526D" w:rsidR="000F6EA2" w:rsidRDefault="00C210FF" w:rsidP="00C210FF">
+          <w:p w14:paraId="09C4ACC7" w14:textId="1A1A76C3" w:rsidR="000F6EA2" w:rsidRDefault="00C210FF" w:rsidP="00C210FF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>11</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> nyilatkozik, hogy:</w:t>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidR="0038498B">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:t>) nyilatkozik, hogy:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59250AC2" w14:textId="77777777" w:rsidR="000F6EA2" w:rsidRDefault="000F6EA2" w:rsidP="00C54FCE">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>IGEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D1AA4B7" w14:textId="77777777" w:rsidR="000F6EA2" w:rsidRDefault="000F6EA2" w:rsidP="00C54FCE">
@@ -7636,67 +7771,51 @@
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16F448EE" w14:textId="0456F69B" w:rsidR="00BA61F8" w:rsidRPr="0024225B" w:rsidRDefault="00BA61F8" w:rsidP="004D4F4A">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">A személy elutasítható ezen eljárásból, és rá közigazgatási szankciók (kizárás vagy pénzügyi szankciók) szabhatók ki, amennyiben az ezen eljárásban való részvétel feltételeiként benyújtott nyilatkozatok vagy információk </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> valótlannak bizonyul.</w:t>
+        <w:t>A személy elutasítható ezen eljárásból, és rá közigazgatási szankciók (kizárás vagy pénzügyi szankciók) szabhatók ki, amennyiben az ezen eljárásban való részvétel feltételeiként benyújtott nyilatkozatok vagy információk bármelyike valótlannak bizonyul.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB38143" w14:textId="77777777" w:rsidR="003F19C9" w:rsidRDefault="003F19C9" w:rsidP="004A4B4A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5652B8A9" w14:textId="01CB9F86" w:rsidR="00522736" w:rsidRDefault="004D4F4A" w:rsidP="004A4B4A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
@@ -7797,218 +7916,171 @@
         <w:t>Elektronikus aláírással (ajánlott opció):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFB16FF" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="00454D84">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34AE105A" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="051D3D6B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>Amennyiben lehetősége van a nyilatkozatot minősített elektronikus aláírással aláírni, kérjük, lássa el azt a meghatalmazott képviselője/képviselői elektronikus aláírásával. Kérjük, vegye figyelembe, hogy csak a 910/2014/EU rendelet (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">-rendelet) szerinti minősített elektronikus aláírás fogadható el. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Amennyiben lehetősége van a nyilatkozatot minősített elektronikus aláírással aláírni, kérjük, lássa el azt a meghatalmazott képviselője/képviselői elektronikus aláírásával. Kérjük, vegye figyelembe, hogy csak a 910/2014/EU rendelet (eIDAS-rendelet) szerinti minősített elektronikus aláírás fogadható el. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B60CC3" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="00454D84">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="271453EE" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Az elektronikus aláírással ellátott dokumentum visszaküldése előtt kérjük, ellenőrizze a tanúsítvány aláírását és érvényességét az alábbi eszközök valamelyikével:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E4A90D" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="051D3D6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>https://ec.europa.eu/cefdigital/DSS/webapp-demo/validation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> weboldalon elérhető DSS demonstrációs ellenőrző eszköz a dokumentumon szereplő érvényes aláírások számának és típusának feltüntetésével segít a tanúsítvány érvényességének ellenőrzésében.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C363E86" w14:textId="114D5DCB" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="051D3D6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Tekintse meg a bizalmi szolgáltatók uniós listájának oldalát annak ellenőrzése érdekében, hogy az elektronikus aláírás szolgáltatója és az általa nyújtott bizalmi szolgáltatás szerepel-e a bizalmi szolgáltatók uniós listáján: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:anchor="/screen/home">
+      <w:hyperlink r:id="rId15" w:anchor="/screen/home">
         <w:r>
           <w:rPr>
             <w:i/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>https://esignature.ec.europa.eu/efda/tl-browser/#/screen/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58097C9C" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="00454D84">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EFE5604" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="051D3D6B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">Az Ön aláírása csak akkor minősül az </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> szolgáltató és minősített tanúsítványgeneráló szolgáltatás egyaránt szerepel a bizalmi szolgáltatók uniós listáján.</w:t>
+        <w:t>Az Ön aláírása csak akkor minősül az eIDAS-rendeletnek megfelelő minősített elektronikus aláírásnak, ha az Ön által igénybe vettt szolgáltató és minősített tanúsítványgeneráló szolgáltatás egyaránt szerepel a bizalmi szolgáltatók uniós listáján.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E36E67D" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="00454D84">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B35402D" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8023,84 +8095,84 @@
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B4AD373" w14:textId="40400EE6" w:rsidR="00454D84" w:rsidRPr="006B2B45" w:rsidRDefault="00454D84" w:rsidP="004D4F4A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Amennyiben nincs lehetősége a nyilatkozatot minősített elektronikus aláírással aláírni, töltse ki azt elektronikusan, nyomtassa ki, és az Ön meghatalmazott képviselője lássa el azt keltezéssel és saját kezű aláírásával.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00454D84" w:rsidRPr="006B2B45" w:rsidSect="001D72E4">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B44A20C" w14:textId="77777777" w:rsidR="009E038E" w:rsidRDefault="009E038E">
+    <w:p w14:paraId="7DFCF13F" w14:textId="77777777" w:rsidR="00D701A1" w:rsidRDefault="00D701A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="518A538A" w14:textId="77777777" w:rsidR="009E038E" w:rsidRDefault="009E038E">
+    <w:p w14:paraId="41A8917A" w14:textId="77777777" w:rsidR="00D701A1" w:rsidRDefault="00D701A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="03774AAF" w14:textId="77777777" w:rsidR="009E038E" w:rsidRDefault="009E038E"/>
+    <w:p w14:paraId="42E3B46E" w14:textId="77777777" w:rsidR="00D701A1" w:rsidRDefault="00D701A1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -8108,53 +8180,53 @@
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -8284,65 +8356,65 @@
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42EBA7AE" w14:textId="70FD2B71" w:rsidR="00585B73" w:rsidRPr="00D6012C" w:rsidRDefault="00585B73">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="247F4E4D" w14:textId="77777777" w:rsidR="00585B73" w:rsidRDefault="00585B73">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20CAD0A3" w14:textId="77777777" w:rsidR="009E038E" w:rsidRDefault="009E038E">
+    <w:p w14:paraId="3874A3B6" w14:textId="77777777" w:rsidR="00D701A1" w:rsidRDefault="00D701A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24CF8C5F" w14:textId="77777777" w:rsidR="009E038E" w:rsidRDefault="009E038E">
+    <w:p w14:paraId="76F138AD" w14:textId="77777777" w:rsidR="00D701A1" w:rsidRDefault="00D701A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0C75502B" w14:textId="77777777" w:rsidR="009E038E" w:rsidRDefault="009E038E"/>
+    <w:p w14:paraId="7FED232D" w14:textId="77777777" w:rsidR="00D701A1" w:rsidRDefault="00D701A1"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="61539AC3" w14:textId="46EF5ACC" w:rsidR="00585B73" w:rsidRPr="009857B0" w:rsidRDefault="00585B73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ugyanaz az uniós intézmény, ügynökség, szerv vagy hivatal. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="77A259E1" w14:textId="37F9C71D" w:rsidR="00585B73" w:rsidRPr="00B74CFF" w:rsidRDefault="00585B73" w:rsidP="004C0A40">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -8442,175 +8514,205 @@
         <w:t xml:space="preserve">azonosított alvállalkozók; valamint </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F4AE29" w14:textId="50B7CA17" w:rsidR="00585B73" w:rsidRPr="00B74CFF" w:rsidRDefault="00585B73" w:rsidP="004C0A40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>egyéb szervezetek/jogalanyok (amelyek nem alvállalkozók), amelyek kapacitására a pályázó/ajánlattevő a kiválasztási szempontok teljesítése érdekében támaszkodik.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE9C146" w14:textId="10CA3A5B" w:rsidR="00585B73" w:rsidRPr="006B0521" w:rsidRDefault="00585B73" w:rsidP="004C0A40">
+    <w:p w14:paraId="5BE9C146" w14:textId="10CA3A5B" w:rsidR="00585B73" w:rsidRPr="008B4BDD" w:rsidRDefault="00585B73" w:rsidP="004C0A40">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="60E27032" w14:textId="36A1F68E" w:rsidR="002254B5" w:rsidRPr="00295BCF" w:rsidRDefault="002254B5" w:rsidP="00295BCF">
+    <w:p w14:paraId="7F511AE8" w14:textId="5800C21C" w:rsidR="00211706" w:rsidRPr="00211706" w:rsidRDefault="00211706">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Az e 2. pont szerinti nyilatkozat önkéntes, és csak a költségvetési rendelet 143. cikke (1) bekezdésének a) pontjában foglalt feltételek teljesülése esetén gyakorolhat hátrányos jogi hatást a gazdasági szereplőre.</w:t>
+        <w:tab/>
+        <w:t>Ha a kérdések bármelyikére „igen” a válasz, kérjük, adja meg az Ön által megfelelőnek ítélt további részleteket.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="79038C83" w14:textId="46E5ADA1" w:rsidR="00585B73" w:rsidRPr="00EA6BA4" w:rsidRDefault="00585B73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ugyanaz az uniós intézmény, ügynökség, szerv vagy hivatal.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="691476B8" w14:textId="175A7801" w:rsidR="00585B73" w:rsidRPr="00EA6BA4" w:rsidRDefault="00585B73" w:rsidP="0073022B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ugyanaz az uniós intézmény, ügynökség, szerv vagy hivatal.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="63C271E7" w14:textId="38383316" w:rsidR="0008506D" w:rsidRPr="00E07552" w:rsidRDefault="0008506D" w:rsidP="0075403E">
+    <w:p w14:paraId="778927A2" w14:textId="77777777" w:rsidR="0008506D" w:rsidRPr="00E07552" w:rsidRDefault="0008506D" w:rsidP="0008506D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Felhívjuk figyelmét arra, hogy a hivatalos listát az EU Hivatalos Lapja tartalmazza, és ellentmondás esetén ennek</w:t>
+        <w:t xml:space="preserve"> Felhívjuk figyelmét arra, hogy a hivatalos listát az EU Hivatalos Lapja tartalmazza, és ellentmondás esetén ennek tartalma elsőbbséget élvez</w:t>
       </w:r>
-      <w:r w:rsidR="0075403E">
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="63C271E7" w14:textId="77777777" w:rsidR="0008506D" w:rsidRPr="00E07552" w:rsidRDefault="0008506D" w:rsidP="0008506D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">az </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="/main" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>EU szankciótérképével</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> szemben.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="7B43CF8F" w14:textId="77777777" w:rsidR="000141F4" w:rsidRPr="00E07552" w:rsidRDefault="000141F4" w:rsidP="000141F4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t>tartalma elsőbbséget élvez</w:t>
+        <w:t xml:space="preserve"> Felhívjuk figyelmét arra, hogy a hivatalos listát az EU Hivatalos Lapja tartalmazza, és ellentmondás esetén ennek tartalma elsőbbséget élvez</w:t>
       </w:r>
-      <w:r w:rsidR="0075403E">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="737EA93E" w14:textId="77777777" w:rsidR="000141F4" w:rsidRPr="00E07552" w:rsidRDefault="000141F4" w:rsidP="000141F4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">az </w:t>
       </w:r>
       <w:hyperlink w:anchor="/main" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>EU szankciótérképével</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> szemben.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D86A89D" w14:textId="77777777" w:rsidR="00A51213" w:rsidRDefault="00A51213">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2694530D" w14:textId="65C6BE40" w:rsidR="00585B73" w:rsidRDefault="00585B73" w:rsidP="001D72E4">
+  <w:p w14:paraId="2694530D" w14:textId="75EBB3FE" w:rsidR="00585B73" w:rsidRDefault="00585B73" w:rsidP="001D72E4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2025. júliusi változat</w:t>
+      <w:t>2025. októberi változat</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="42189F54" w14:textId="77777777" w:rsidR="00585B73" w:rsidRDefault="00585B73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16F448F6" w14:textId="24A0B937" w:rsidR="00585B73" w:rsidRPr="00370A7F" w:rsidRDefault="00585B73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -9591,59 +9693,62 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21934A21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="85467836"/>
-    <w:lvl w:ilvl="0" w:tplc="0809001B">
+    <w:tmpl w:val="F7FAC134"/>
+    <w:lvl w:ilvl="0" w:tplc="16C4BD14">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9787,276 +9892,228 @@
         <w:ind w:left="5182" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CF440C6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="11D207F2"/>
+    <w:tmpl w:val="E47CFE34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E116DC0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B5A89F84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="283"/>
         </w:tabs>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E5C38F8"/>
-    <w:multiLevelType w:val="multilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22D4A86A"/>
+    <w:lvl w:ilvl="0" w:tplc="B1160778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1942" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2662" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3382" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4102" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4822" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F811C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E25466FA"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10114,153 +10171,105 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FA80CBD"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DAF2FBDC"/>
+    <w:tmpl w:val="3A5C4A56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32181130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F406456E"/>
     <w:lvl w:ilvl="0" w:tplc="6D0E0CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11081,153 +11090,105 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48A537A3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D64251CE"/>
+    <w:tmpl w:val="47F4BF94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A4E63A9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F9AE2018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -11446,153 +11407,105 @@
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E12590F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2752BFE6"/>
+    <w:tmpl w:val="8FE858E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53842BB4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A81A93D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -13221,673 +13134,691 @@
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1227573725">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1583106452">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="920918386">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1036740600">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="719672450">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="19206077">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="LW_DocType" w:val="NORMAL"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00DA410F"/>
     <w:rsid w:val="000000DA"/>
     <w:rsid w:val="000001AD"/>
     <w:rsid w:val="00000D90"/>
     <w:rsid w:val="00001697"/>
     <w:rsid w:val="00011D8F"/>
     <w:rsid w:val="000134F6"/>
+    <w:rsid w:val="000141F4"/>
     <w:rsid w:val="00014289"/>
     <w:rsid w:val="0001478E"/>
     <w:rsid w:val="00015453"/>
     <w:rsid w:val="00021420"/>
     <w:rsid w:val="0003236B"/>
     <w:rsid w:val="00042DF5"/>
     <w:rsid w:val="00044C7D"/>
     <w:rsid w:val="00055F7F"/>
     <w:rsid w:val="00057312"/>
     <w:rsid w:val="00060716"/>
     <w:rsid w:val="00064BE7"/>
     <w:rsid w:val="00072088"/>
     <w:rsid w:val="00073CDE"/>
     <w:rsid w:val="00074059"/>
     <w:rsid w:val="00083DDE"/>
     <w:rsid w:val="0008506D"/>
     <w:rsid w:val="000853F7"/>
     <w:rsid w:val="00086029"/>
     <w:rsid w:val="00086A53"/>
+    <w:rsid w:val="000A07E9"/>
     <w:rsid w:val="000A0BA5"/>
     <w:rsid w:val="000A49B6"/>
     <w:rsid w:val="000A6F71"/>
     <w:rsid w:val="000B1CF8"/>
     <w:rsid w:val="000B2CF0"/>
     <w:rsid w:val="000B34D3"/>
     <w:rsid w:val="000B67F3"/>
     <w:rsid w:val="000B752C"/>
     <w:rsid w:val="000C2EE8"/>
     <w:rsid w:val="000C3409"/>
     <w:rsid w:val="000C3A13"/>
     <w:rsid w:val="000C68B3"/>
     <w:rsid w:val="000C6B51"/>
     <w:rsid w:val="000D27F5"/>
     <w:rsid w:val="000D41F1"/>
     <w:rsid w:val="000D5F0F"/>
+    <w:rsid w:val="000E044C"/>
     <w:rsid w:val="000E2E14"/>
     <w:rsid w:val="000E6D3C"/>
     <w:rsid w:val="000F3EF8"/>
     <w:rsid w:val="000F40A3"/>
     <w:rsid w:val="000F5F4E"/>
     <w:rsid w:val="000F6EA2"/>
     <w:rsid w:val="00100A54"/>
     <w:rsid w:val="0010150F"/>
     <w:rsid w:val="0010484E"/>
     <w:rsid w:val="00105C02"/>
-    <w:rsid w:val="00107E97"/>
     <w:rsid w:val="0011021A"/>
     <w:rsid w:val="00110C98"/>
     <w:rsid w:val="00113FC7"/>
     <w:rsid w:val="0011512C"/>
     <w:rsid w:val="0011661C"/>
     <w:rsid w:val="00116FF1"/>
     <w:rsid w:val="00121829"/>
     <w:rsid w:val="001228C9"/>
+    <w:rsid w:val="001257B8"/>
     <w:rsid w:val="0012614D"/>
+    <w:rsid w:val="001271E7"/>
     <w:rsid w:val="0013073C"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="00133437"/>
     <w:rsid w:val="00134415"/>
     <w:rsid w:val="00151408"/>
     <w:rsid w:val="001524A7"/>
     <w:rsid w:val="001536C7"/>
     <w:rsid w:val="00154CF6"/>
     <w:rsid w:val="00156071"/>
     <w:rsid w:val="001564B0"/>
     <w:rsid w:val="00161151"/>
     <w:rsid w:val="001633A3"/>
     <w:rsid w:val="00165F76"/>
     <w:rsid w:val="00170A83"/>
     <w:rsid w:val="00171B85"/>
     <w:rsid w:val="001751BC"/>
     <w:rsid w:val="00176DEC"/>
     <w:rsid w:val="00180151"/>
     <w:rsid w:val="00182B46"/>
+    <w:rsid w:val="00182D13"/>
     <w:rsid w:val="00184B3F"/>
     <w:rsid w:val="00191BB4"/>
     <w:rsid w:val="001969D1"/>
     <w:rsid w:val="001A2EAD"/>
     <w:rsid w:val="001A6E91"/>
     <w:rsid w:val="001A7789"/>
     <w:rsid w:val="001A7C0B"/>
     <w:rsid w:val="001B17EB"/>
     <w:rsid w:val="001B3771"/>
     <w:rsid w:val="001B5619"/>
     <w:rsid w:val="001C14D3"/>
     <w:rsid w:val="001C31D5"/>
+    <w:rsid w:val="001C4395"/>
     <w:rsid w:val="001C4F29"/>
     <w:rsid w:val="001C5CDF"/>
     <w:rsid w:val="001D72E4"/>
     <w:rsid w:val="001D7FA6"/>
     <w:rsid w:val="001E0D73"/>
     <w:rsid w:val="001E1AF4"/>
     <w:rsid w:val="001E25F2"/>
     <w:rsid w:val="001E33AE"/>
     <w:rsid w:val="001F135A"/>
     <w:rsid w:val="001F4321"/>
     <w:rsid w:val="0020320A"/>
     <w:rsid w:val="00204059"/>
     <w:rsid w:val="00206746"/>
     <w:rsid w:val="002071B5"/>
     <w:rsid w:val="00210CBD"/>
+    <w:rsid w:val="00211706"/>
     <w:rsid w:val="002121C3"/>
     <w:rsid w:val="0021259E"/>
     <w:rsid w:val="0021265F"/>
     <w:rsid w:val="00214D18"/>
     <w:rsid w:val="002151DC"/>
     <w:rsid w:val="0021662F"/>
     <w:rsid w:val="0021695B"/>
     <w:rsid w:val="0022078F"/>
     <w:rsid w:val="00221F81"/>
     <w:rsid w:val="0022226B"/>
     <w:rsid w:val="00222C6A"/>
     <w:rsid w:val="0022529D"/>
     <w:rsid w:val="002254B5"/>
     <w:rsid w:val="00227415"/>
     <w:rsid w:val="00230ACC"/>
     <w:rsid w:val="00235961"/>
     <w:rsid w:val="0024225B"/>
     <w:rsid w:val="00247570"/>
     <w:rsid w:val="00250E38"/>
     <w:rsid w:val="00251321"/>
     <w:rsid w:val="002523BC"/>
     <w:rsid w:val="002610C3"/>
+    <w:rsid w:val="00262DC7"/>
     <w:rsid w:val="00265657"/>
     <w:rsid w:val="00267A4E"/>
     <w:rsid w:val="00267DD7"/>
     <w:rsid w:val="00272C76"/>
     <w:rsid w:val="002737A5"/>
     <w:rsid w:val="0027592E"/>
     <w:rsid w:val="00276307"/>
     <w:rsid w:val="002775C9"/>
     <w:rsid w:val="00282169"/>
     <w:rsid w:val="002870DB"/>
     <w:rsid w:val="00290AC9"/>
     <w:rsid w:val="00292B05"/>
     <w:rsid w:val="002938BC"/>
     <w:rsid w:val="00293915"/>
     <w:rsid w:val="00295526"/>
     <w:rsid w:val="00295BCF"/>
     <w:rsid w:val="00295EA5"/>
     <w:rsid w:val="002966E6"/>
     <w:rsid w:val="002A09B7"/>
     <w:rsid w:val="002A328B"/>
     <w:rsid w:val="002B27B2"/>
     <w:rsid w:val="002B2ABE"/>
     <w:rsid w:val="002B54BD"/>
     <w:rsid w:val="002B5569"/>
     <w:rsid w:val="002B7336"/>
+    <w:rsid w:val="002B7953"/>
     <w:rsid w:val="002C1324"/>
+    <w:rsid w:val="002C3BC2"/>
     <w:rsid w:val="002C56EC"/>
     <w:rsid w:val="002C76EE"/>
     <w:rsid w:val="002D4768"/>
     <w:rsid w:val="002D7022"/>
     <w:rsid w:val="002E016A"/>
     <w:rsid w:val="002E3945"/>
     <w:rsid w:val="002E4DDF"/>
     <w:rsid w:val="002E7FE3"/>
     <w:rsid w:val="002F0D05"/>
     <w:rsid w:val="002F4D73"/>
     <w:rsid w:val="002F6C60"/>
     <w:rsid w:val="00300E03"/>
     <w:rsid w:val="00304736"/>
     <w:rsid w:val="0030486A"/>
     <w:rsid w:val="00304E61"/>
     <w:rsid w:val="003154CD"/>
     <w:rsid w:val="00316C13"/>
     <w:rsid w:val="00321B2B"/>
     <w:rsid w:val="00325E5A"/>
     <w:rsid w:val="00327EBE"/>
     <w:rsid w:val="00332821"/>
     <w:rsid w:val="00333F36"/>
     <w:rsid w:val="0033485A"/>
     <w:rsid w:val="0033520A"/>
     <w:rsid w:val="00340E14"/>
     <w:rsid w:val="00343F23"/>
     <w:rsid w:val="003443FA"/>
     <w:rsid w:val="00345F5A"/>
     <w:rsid w:val="00354B2E"/>
     <w:rsid w:val="00357A64"/>
     <w:rsid w:val="00357CC2"/>
     <w:rsid w:val="003606C5"/>
     <w:rsid w:val="00360DC9"/>
     <w:rsid w:val="00360EF5"/>
     <w:rsid w:val="00366D34"/>
     <w:rsid w:val="00366F7A"/>
     <w:rsid w:val="00366FB4"/>
     <w:rsid w:val="00370A7F"/>
     <w:rsid w:val="0037368F"/>
     <w:rsid w:val="003738BE"/>
+    <w:rsid w:val="0037431C"/>
     <w:rsid w:val="003761DA"/>
     <w:rsid w:val="00376A09"/>
     <w:rsid w:val="0038404C"/>
+    <w:rsid w:val="0038498B"/>
     <w:rsid w:val="00384EE5"/>
     <w:rsid w:val="003865BE"/>
     <w:rsid w:val="0039104C"/>
     <w:rsid w:val="0039338B"/>
     <w:rsid w:val="0039595B"/>
     <w:rsid w:val="003974B8"/>
     <w:rsid w:val="003A427B"/>
     <w:rsid w:val="003A74F8"/>
     <w:rsid w:val="003B3A9F"/>
     <w:rsid w:val="003B478B"/>
     <w:rsid w:val="003B523C"/>
     <w:rsid w:val="003B63B8"/>
     <w:rsid w:val="003B6ACF"/>
     <w:rsid w:val="003B7314"/>
+    <w:rsid w:val="003C155E"/>
     <w:rsid w:val="003C6B78"/>
     <w:rsid w:val="003C7E81"/>
     <w:rsid w:val="003D0FB8"/>
     <w:rsid w:val="003E2874"/>
     <w:rsid w:val="003E38BD"/>
     <w:rsid w:val="003E3BA0"/>
     <w:rsid w:val="003E4DCC"/>
     <w:rsid w:val="003E5E5C"/>
+    <w:rsid w:val="003E6DAE"/>
     <w:rsid w:val="003E77E7"/>
     <w:rsid w:val="003F19C9"/>
     <w:rsid w:val="003F4DFC"/>
     <w:rsid w:val="003F57E2"/>
     <w:rsid w:val="003F754E"/>
     <w:rsid w:val="004025EE"/>
     <w:rsid w:val="00403CC8"/>
     <w:rsid w:val="0040714B"/>
     <w:rsid w:val="00410AC2"/>
     <w:rsid w:val="004123FC"/>
     <w:rsid w:val="00413D8C"/>
     <w:rsid w:val="00420D17"/>
     <w:rsid w:val="00421C45"/>
     <w:rsid w:val="00422300"/>
     <w:rsid w:val="0042262A"/>
     <w:rsid w:val="00424EC0"/>
     <w:rsid w:val="00425174"/>
     <w:rsid w:val="00433BAA"/>
     <w:rsid w:val="00434A0A"/>
     <w:rsid w:val="00436C93"/>
     <w:rsid w:val="00437501"/>
     <w:rsid w:val="00452C5D"/>
     <w:rsid w:val="00454D84"/>
     <w:rsid w:val="00457E62"/>
     <w:rsid w:val="0046077A"/>
     <w:rsid w:val="004613D0"/>
     <w:rsid w:val="00464D85"/>
     <w:rsid w:val="00466AA5"/>
     <w:rsid w:val="00470C58"/>
     <w:rsid w:val="00471EE9"/>
     <w:rsid w:val="00472347"/>
-    <w:rsid w:val="0047269A"/>
     <w:rsid w:val="004729C1"/>
     <w:rsid w:val="004764EF"/>
     <w:rsid w:val="00476C53"/>
     <w:rsid w:val="00485E7A"/>
     <w:rsid w:val="00493426"/>
     <w:rsid w:val="004949D8"/>
     <w:rsid w:val="004A29F9"/>
     <w:rsid w:val="004A3BDB"/>
     <w:rsid w:val="004A4B4A"/>
     <w:rsid w:val="004B187F"/>
     <w:rsid w:val="004B1983"/>
     <w:rsid w:val="004B21AD"/>
     <w:rsid w:val="004B29AF"/>
     <w:rsid w:val="004B378B"/>
     <w:rsid w:val="004B4E8F"/>
     <w:rsid w:val="004B6D81"/>
     <w:rsid w:val="004C0625"/>
     <w:rsid w:val="004C0A40"/>
+    <w:rsid w:val="004C4841"/>
     <w:rsid w:val="004D1B9D"/>
     <w:rsid w:val="004D4F4A"/>
     <w:rsid w:val="004D4F81"/>
     <w:rsid w:val="004E356C"/>
     <w:rsid w:val="004E37B5"/>
     <w:rsid w:val="004F1231"/>
     <w:rsid w:val="004F1BC6"/>
     <w:rsid w:val="004F6CB7"/>
     <w:rsid w:val="00500D57"/>
     <w:rsid w:val="0050151E"/>
     <w:rsid w:val="00501E73"/>
     <w:rsid w:val="0050320D"/>
     <w:rsid w:val="005059D9"/>
     <w:rsid w:val="005063A7"/>
     <w:rsid w:val="00506A50"/>
     <w:rsid w:val="005074E9"/>
     <w:rsid w:val="005107EF"/>
     <w:rsid w:val="00510EC4"/>
     <w:rsid w:val="00513A6F"/>
     <w:rsid w:val="00513ABB"/>
     <w:rsid w:val="00515050"/>
     <w:rsid w:val="00515AA9"/>
     <w:rsid w:val="005172C9"/>
     <w:rsid w:val="00521F2A"/>
     <w:rsid w:val="00522736"/>
     <w:rsid w:val="005270E3"/>
     <w:rsid w:val="00527DEE"/>
     <w:rsid w:val="0053408E"/>
     <w:rsid w:val="00535373"/>
     <w:rsid w:val="00536C37"/>
-    <w:rsid w:val="00540677"/>
     <w:rsid w:val="0054381F"/>
     <w:rsid w:val="00556732"/>
     <w:rsid w:val="00556DCA"/>
     <w:rsid w:val="005609A4"/>
     <w:rsid w:val="00564AE3"/>
     <w:rsid w:val="00564B62"/>
     <w:rsid w:val="0056736F"/>
     <w:rsid w:val="00567B22"/>
     <w:rsid w:val="00570865"/>
     <w:rsid w:val="005714FF"/>
     <w:rsid w:val="00573FB6"/>
     <w:rsid w:val="00574A92"/>
     <w:rsid w:val="00580FC7"/>
     <w:rsid w:val="00583379"/>
     <w:rsid w:val="00585B73"/>
     <w:rsid w:val="00590E7C"/>
     <w:rsid w:val="005956FE"/>
     <w:rsid w:val="00597891"/>
     <w:rsid w:val="005A1212"/>
     <w:rsid w:val="005A24DC"/>
     <w:rsid w:val="005A61AD"/>
     <w:rsid w:val="005B1333"/>
     <w:rsid w:val="005B251C"/>
     <w:rsid w:val="005B4A26"/>
     <w:rsid w:val="005C13BA"/>
     <w:rsid w:val="005C6293"/>
     <w:rsid w:val="005D1A03"/>
     <w:rsid w:val="005D7CB0"/>
     <w:rsid w:val="005E41BC"/>
     <w:rsid w:val="005E4D86"/>
     <w:rsid w:val="005E5268"/>
     <w:rsid w:val="005F261A"/>
     <w:rsid w:val="005F3C03"/>
     <w:rsid w:val="005F52D2"/>
     <w:rsid w:val="005F6114"/>
     <w:rsid w:val="005F6BD8"/>
     <w:rsid w:val="005F7C69"/>
     <w:rsid w:val="00600EE7"/>
     <w:rsid w:val="006020BD"/>
     <w:rsid w:val="00602579"/>
     <w:rsid w:val="006110CC"/>
     <w:rsid w:val="00611297"/>
     <w:rsid w:val="00614140"/>
     <w:rsid w:val="00616BD5"/>
     <w:rsid w:val="00617208"/>
     <w:rsid w:val="00621DE1"/>
+    <w:rsid w:val="006261C1"/>
     <w:rsid w:val="0062666F"/>
     <w:rsid w:val="006272C0"/>
     <w:rsid w:val="00633318"/>
     <w:rsid w:val="00634852"/>
     <w:rsid w:val="00634BA0"/>
     <w:rsid w:val="0063730B"/>
     <w:rsid w:val="0064570E"/>
     <w:rsid w:val="0064756C"/>
     <w:rsid w:val="006477E8"/>
     <w:rsid w:val="006572BD"/>
     <w:rsid w:val="00662904"/>
     <w:rsid w:val="00663A7D"/>
     <w:rsid w:val="00664C39"/>
     <w:rsid w:val="00664EA6"/>
     <w:rsid w:val="00670A9C"/>
     <w:rsid w:val="00670F39"/>
     <w:rsid w:val="00671D5A"/>
     <w:rsid w:val="00672EE1"/>
     <w:rsid w:val="00681FBB"/>
     <w:rsid w:val="00682AA9"/>
     <w:rsid w:val="00693DC0"/>
     <w:rsid w:val="006950F4"/>
     <w:rsid w:val="00695D93"/>
     <w:rsid w:val="006A472E"/>
     <w:rsid w:val="006A5BCA"/>
     <w:rsid w:val="006A6686"/>
     <w:rsid w:val="006A9829"/>
-    <w:rsid w:val="006B0521"/>
     <w:rsid w:val="006B0A89"/>
     <w:rsid w:val="006B218F"/>
     <w:rsid w:val="006B2B45"/>
     <w:rsid w:val="006B6432"/>
     <w:rsid w:val="006B67AB"/>
     <w:rsid w:val="006B7C44"/>
     <w:rsid w:val="006C2612"/>
     <w:rsid w:val="006C5B50"/>
     <w:rsid w:val="006C5DA3"/>
     <w:rsid w:val="006C6DFD"/>
     <w:rsid w:val="006C769B"/>
     <w:rsid w:val="006D6FF6"/>
     <w:rsid w:val="006E113F"/>
     <w:rsid w:val="006E194A"/>
     <w:rsid w:val="006E23B3"/>
     <w:rsid w:val="006E4EEC"/>
+    <w:rsid w:val="006E73AA"/>
     <w:rsid w:val="006E74D1"/>
     <w:rsid w:val="006E7570"/>
     <w:rsid w:val="006E77EC"/>
     <w:rsid w:val="006F1816"/>
     <w:rsid w:val="006F1D5B"/>
     <w:rsid w:val="006F2DF6"/>
-    <w:rsid w:val="006F3CD4"/>
     <w:rsid w:val="006F3E23"/>
     <w:rsid w:val="00702372"/>
     <w:rsid w:val="00702F82"/>
     <w:rsid w:val="00707B0B"/>
     <w:rsid w:val="007105F4"/>
     <w:rsid w:val="00710766"/>
     <w:rsid w:val="007117FE"/>
     <w:rsid w:val="00713108"/>
     <w:rsid w:val="00713443"/>
     <w:rsid w:val="007140ED"/>
     <w:rsid w:val="00714E44"/>
     <w:rsid w:val="00716B55"/>
     <w:rsid w:val="00721D13"/>
     <w:rsid w:val="00723411"/>
     <w:rsid w:val="00724277"/>
     <w:rsid w:val="007251FA"/>
     <w:rsid w:val="00727772"/>
     <w:rsid w:val="0073022B"/>
     <w:rsid w:val="00730771"/>
     <w:rsid w:val="0073298A"/>
     <w:rsid w:val="00735919"/>
     <w:rsid w:val="007377AB"/>
     <w:rsid w:val="00745F0E"/>
+    <w:rsid w:val="007473F9"/>
     <w:rsid w:val="00751299"/>
     <w:rsid w:val="00753333"/>
-    <w:rsid w:val="0075403E"/>
     <w:rsid w:val="007633B2"/>
     <w:rsid w:val="00765179"/>
     <w:rsid w:val="00772FA4"/>
     <w:rsid w:val="007740A0"/>
     <w:rsid w:val="007801E8"/>
     <w:rsid w:val="00781ACA"/>
     <w:rsid w:val="00784F6C"/>
     <w:rsid w:val="00786DEC"/>
     <w:rsid w:val="00790775"/>
     <w:rsid w:val="007908FB"/>
     <w:rsid w:val="00791D6A"/>
     <w:rsid w:val="00793524"/>
     <w:rsid w:val="00794153"/>
     <w:rsid w:val="00795046"/>
+    <w:rsid w:val="007963FB"/>
     <w:rsid w:val="00797829"/>
     <w:rsid w:val="007A27CB"/>
+    <w:rsid w:val="007A4E2A"/>
     <w:rsid w:val="007A707B"/>
     <w:rsid w:val="007B18C0"/>
     <w:rsid w:val="007B3A93"/>
     <w:rsid w:val="007B5739"/>
     <w:rsid w:val="007C0017"/>
     <w:rsid w:val="007C0129"/>
     <w:rsid w:val="007C0FE3"/>
     <w:rsid w:val="007C10CF"/>
     <w:rsid w:val="007C1171"/>
     <w:rsid w:val="007C152E"/>
     <w:rsid w:val="007C337F"/>
     <w:rsid w:val="007C384B"/>
-    <w:rsid w:val="007C50B3"/>
     <w:rsid w:val="007C6650"/>
     <w:rsid w:val="007D015B"/>
     <w:rsid w:val="007D3A16"/>
     <w:rsid w:val="007D479F"/>
     <w:rsid w:val="007D7A5F"/>
     <w:rsid w:val="007E0722"/>
     <w:rsid w:val="007E18C5"/>
     <w:rsid w:val="007E2381"/>
     <w:rsid w:val="007E4ECC"/>
     <w:rsid w:val="007E7A77"/>
     <w:rsid w:val="007E7AAC"/>
     <w:rsid w:val="007E7E43"/>
     <w:rsid w:val="007F3628"/>
     <w:rsid w:val="007F7A4B"/>
     <w:rsid w:val="00801748"/>
     <w:rsid w:val="008032F0"/>
     <w:rsid w:val="0080510F"/>
     <w:rsid w:val="008054F1"/>
     <w:rsid w:val="0080588E"/>
     <w:rsid w:val="00810432"/>
     <w:rsid w:val="008128E3"/>
     <w:rsid w:val="00815C3A"/>
     <w:rsid w:val="008243B1"/>
     <w:rsid w:val="00827F90"/>
     <w:rsid w:val="00835E88"/>
     <w:rsid w:val="0084444D"/>
     <w:rsid w:val="00844FAA"/>
     <w:rsid w:val="00845AA5"/>
     <w:rsid w:val="0084722B"/>
     <w:rsid w:val="00850397"/>
     <w:rsid w:val="00855A0B"/>
     <w:rsid w:val="00863E25"/>
     <w:rsid w:val="008652A3"/>
     <w:rsid w:val="00870C14"/>
     <w:rsid w:val="00874F07"/>
     <w:rsid w:val="00876E1A"/>
     <w:rsid w:val="00877BD0"/>
     <w:rsid w:val="00884335"/>
+    <w:rsid w:val="00890229"/>
     <w:rsid w:val="00890B0C"/>
     <w:rsid w:val="008914D7"/>
     <w:rsid w:val="00891643"/>
     <w:rsid w:val="00892BCE"/>
     <w:rsid w:val="00892E1A"/>
     <w:rsid w:val="008961EC"/>
     <w:rsid w:val="008964D0"/>
     <w:rsid w:val="00897553"/>
     <w:rsid w:val="00897E28"/>
     <w:rsid w:val="008B1377"/>
     <w:rsid w:val="008B35EE"/>
     <w:rsid w:val="008B3BF6"/>
+    <w:rsid w:val="008B4BDD"/>
     <w:rsid w:val="008B6FD1"/>
     <w:rsid w:val="008B7930"/>
     <w:rsid w:val="008C034B"/>
     <w:rsid w:val="008C4A00"/>
     <w:rsid w:val="008C5868"/>
     <w:rsid w:val="008C7580"/>
     <w:rsid w:val="008C7C22"/>
     <w:rsid w:val="008D4B72"/>
     <w:rsid w:val="008D4EA6"/>
+    <w:rsid w:val="008E0F3D"/>
     <w:rsid w:val="008E37E8"/>
     <w:rsid w:val="008E44D3"/>
     <w:rsid w:val="008E4EBD"/>
     <w:rsid w:val="008E660F"/>
     <w:rsid w:val="008F594B"/>
     <w:rsid w:val="00900331"/>
     <w:rsid w:val="00900D94"/>
     <w:rsid w:val="0090324A"/>
     <w:rsid w:val="00906054"/>
     <w:rsid w:val="009115C4"/>
     <w:rsid w:val="00911FA8"/>
     <w:rsid w:val="009120DD"/>
     <w:rsid w:val="009134A2"/>
     <w:rsid w:val="00915276"/>
     <w:rsid w:val="00920214"/>
+    <w:rsid w:val="00921B07"/>
     <w:rsid w:val="0092592E"/>
     <w:rsid w:val="009361C3"/>
     <w:rsid w:val="0093667C"/>
     <w:rsid w:val="00936963"/>
     <w:rsid w:val="009402EB"/>
     <w:rsid w:val="009418B3"/>
     <w:rsid w:val="00947AEE"/>
     <w:rsid w:val="00951A6D"/>
     <w:rsid w:val="00952EBA"/>
     <w:rsid w:val="00954EF6"/>
     <w:rsid w:val="0095531E"/>
     <w:rsid w:val="00956F6C"/>
+    <w:rsid w:val="00960B4E"/>
     <w:rsid w:val="00965CAC"/>
-    <w:rsid w:val="00966223"/>
     <w:rsid w:val="009665EA"/>
     <w:rsid w:val="00966A9B"/>
     <w:rsid w:val="00967DB8"/>
     <w:rsid w:val="00972619"/>
     <w:rsid w:val="00973B89"/>
     <w:rsid w:val="00973BB9"/>
     <w:rsid w:val="009740F9"/>
     <w:rsid w:val="00975353"/>
     <w:rsid w:val="009765C0"/>
     <w:rsid w:val="00977B4E"/>
     <w:rsid w:val="009851F7"/>
     <w:rsid w:val="009857B0"/>
     <w:rsid w:val="00985E31"/>
     <w:rsid w:val="009865C3"/>
     <w:rsid w:val="0099186F"/>
     <w:rsid w:val="00993FFC"/>
     <w:rsid w:val="00995B35"/>
     <w:rsid w:val="00995CB6"/>
     <w:rsid w:val="00996C0C"/>
     <w:rsid w:val="009A04A8"/>
     <w:rsid w:val="009A176C"/>
     <w:rsid w:val="009A1991"/>
     <w:rsid w:val="009A2A7F"/>
     <w:rsid w:val="009A5642"/>
     <w:rsid w:val="009A65EB"/>
     <w:rsid w:val="009D19B9"/>
     <w:rsid w:val="009D3AD3"/>
     <w:rsid w:val="009D5BBB"/>
     <w:rsid w:val="009E0343"/>
     <w:rsid w:val="009E038E"/>
     <w:rsid w:val="009F09C3"/>
     <w:rsid w:val="009F150C"/>
     <w:rsid w:val="009F3BC5"/>
     <w:rsid w:val="009F5E6E"/>
     <w:rsid w:val="009F6C7B"/>
     <w:rsid w:val="00A12B3C"/>
     <w:rsid w:val="00A25C17"/>
     <w:rsid w:val="00A278B9"/>
     <w:rsid w:val="00A40405"/>
     <w:rsid w:val="00A404AF"/>
     <w:rsid w:val="00A4226B"/>
     <w:rsid w:val="00A4390C"/>
     <w:rsid w:val="00A45679"/>
     <w:rsid w:val="00A46F60"/>
     <w:rsid w:val="00A51213"/>
     <w:rsid w:val="00A51ECE"/>
     <w:rsid w:val="00A52221"/>
     <w:rsid w:val="00A52824"/>
     <w:rsid w:val="00A551F6"/>
+    <w:rsid w:val="00A55E66"/>
     <w:rsid w:val="00A60AFA"/>
     <w:rsid w:val="00A62EA0"/>
     <w:rsid w:val="00A64343"/>
     <w:rsid w:val="00A64E6C"/>
     <w:rsid w:val="00A67419"/>
     <w:rsid w:val="00A70CEA"/>
     <w:rsid w:val="00A82BCC"/>
     <w:rsid w:val="00A84252"/>
     <w:rsid w:val="00A9077C"/>
     <w:rsid w:val="00A96268"/>
     <w:rsid w:val="00AA00F5"/>
     <w:rsid w:val="00AA0A0C"/>
     <w:rsid w:val="00AA10D6"/>
     <w:rsid w:val="00AA3946"/>
     <w:rsid w:val="00AB1D69"/>
     <w:rsid w:val="00AB251A"/>
     <w:rsid w:val="00AB30FA"/>
     <w:rsid w:val="00AB3B7E"/>
     <w:rsid w:val="00AB7525"/>
     <w:rsid w:val="00AC204E"/>
     <w:rsid w:val="00AC5BAC"/>
     <w:rsid w:val="00AD00DF"/>
     <w:rsid w:val="00AD15FB"/>
     <w:rsid w:val="00AD1AC5"/>
     <w:rsid w:val="00AD1D16"/>
@@ -13903,322 +13834,333 @@
     <w:rsid w:val="00AF508E"/>
     <w:rsid w:val="00AF6BC5"/>
     <w:rsid w:val="00AF6D8E"/>
     <w:rsid w:val="00B01D04"/>
     <w:rsid w:val="00B038E6"/>
     <w:rsid w:val="00B05025"/>
     <w:rsid w:val="00B05C76"/>
     <w:rsid w:val="00B12A19"/>
     <w:rsid w:val="00B131CB"/>
     <w:rsid w:val="00B13667"/>
     <w:rsid w:val="00B13FA2"/>
     <w:rsid w:val="00B14AF8"/>
     <w:rsid w:val="00B16E8C"/>
     <w:rsid w:val="00B178EA"/>
     <w:rsid w:val="00B22CDE"/>
     <w:rsid w:val="00B23FD8"/>
     <w:rsid w:val="00B256E7"/>
     <w:rsid w:val="00B26822"/>
     <w:rsid w:val="00B316EE"/>
     <w:rsid w:val="00B34CCA"/>
     <w:rsid w:val="00B40886"/>
     <w:rsid w:val="00B418F3"/>
     <w:rsid w:val="00B51662"/>
     <w:rsid w:val="00B51FE7"/>
     <w:rsid w:val="00B55029"/>
+    <w:rsid w:val="00B632F9"/>
     <w:rsid w:val="00B65D2E"/>
     <w:rsid w:val="00B678E6"/>
     <w:rsid w:val="00B7482B"/>
     <w:rsid w:val="00B74CFF"/>
     <w:rsid w:val="00B74E92"/>
     <w:rsid w:val="00B8145D"/>
-    <w:rsid w:val="00B8347E"/>
     <w:rsid w:val="00B83860"/>
     <w:rsid w:val="00B84C49"/>
+    <w:rsid w:val="00B851CA"/>
     <w:rsid w:val="00B85390"/>
     <w:rsid w:val="00B86695"/>
     <w:rsid w:val="00B87110"/>
     <w:rsid w:val="00B87AB6"/>
     <w:rsid w:val="00B953D3"/>
     <w:rsid w:val="00B95C2F"/>
     <w:rsid w:val="00B96B93"/>
     <w:rsid w:val="00BA0431"/>
     <w:rsid w:val="00BA0DED"/>
     <w:rsid w:val="00BA2E28"/>
     <w:rsid w:val="00BA61F8"/>
     <w:rsid w:val="00BB14A8"/>
     <w:rsid w:val="00BC0CF6"/>
     <w:rsid w:val="00BC61E2"/>
     <w:rsid w:val="00BC6500"/>
     <w:rsid w:val="00BC6FFF"/>
     <w:rsid w:val="00BD1D04"/>
     <w:rsid w:val="00BD22D5"/>
     <w:rsid w:val="00BD29FE"/>
     <w:rsid w:val="00BE20C4"/>
     <w:rsid w:val="00BE2A65"/>
     <w:rsid w:val="00BE42DE"/>
     <w:rsid w:val="00BE4FA7"/>
     <w:rsid w:val="00BF17A7"/>
     <w:rsid w:val="00BF2C04"/>
     <w:rsid w:val="00BF349E"/>
     <w:rsid w:val="00BF7198"/>
     <w:rsid w:val="00BF7F29"/>
     <w:rsid w:val="00C03988"/>
     <w:rsid w:val="00C04668"/>
     <w:rsid w:val="00C0586F"/>
     <w:rsid w:val="00C05D57"/>
     <w:rsid w:val="00C104B2"/>
     <w:rsid w:val="00C1151A"/>
     <w:rsid w:val="00C11B0F"/>
     <w:rsid w:val="00C15212"/>
     <w:rsid w:val="00C17951"/>
     <w:rsid w:val="00C210FF"/>
     <w:rsid w:val="00C230AF"/>
     <w:rsid w:val="00C24852"/>
     <w:rsid w:val="00C25331"/>
     <w:rsid w:val="00C25E66"/>
+    <w:rsid w:val="00C3498A"/>
     <w:rsid w:val="00C364EB"/>
     <w:rsid w:val="00C37A34"/>
     <w:rsid w:val="00C37E5D"/>
     <w:rsid w:val="00C40246"/>
     <w:rsid w:val="00C4227A"/>
     <w:rsid w:val="00C42435"/>
     <w:rsid w:val="00C42E79"/>
     <w:rsid w:val="00C43D6E"/>
     <w:rsid w:val="00C46121"/>
     <w:rsid w:val="00C475D8"/>
     <w:rsid w:val="00C54FCE"/>
     <w:rsid w:val="00C55150"/>
     <w:rsid w:val="00C579FB"/>
     <w:rsid w:val="00C61FE0"/>
     <w:rsid w:val="00C634F5"/>
     <w:rsid w:val="00C64CFD"/>
     <w:rsid w:val="00C67D45"/>
     <w:rsid w:val="00C72A48"/>
     <w:rsid w:val="00C734EA"/>
     <w:rsid w:val="00C73A30"/>
     <w:rsid w:val="00C73BFF"/>
     <w:rsid w:val="00C74EBC"/>
     <w:rsid w:val="00C76865"/>
     <w:rsid w:val="00C84529"/>
     <w:rsid w:val="00C86B34"/>
     <w:rsid w:val="00C86C9B"/>
     <w:rsid w:val="00C87D95"/>
     <w:rsid w:val="00C9305E"/>
     <w:rsid w:val="00C93675"/>
     <w:rsid w:val="00C94059"/>
     <w:rsid w:val="00C974B3"/>
     <w:rsid w:val="00CA0AD5"/>
     <w:rsid w:val="00CA27B0"/>
+    <w:rsid w:val="00CA2C39"/>
     <w:rsid w:val="00CA2C74"/>
     <w:rsid w:val="00CA300C"/>
     <w:rsid w:val="00CA3ADD"/>
     <w:rsid w:val="00CA5311"/>
     <w:rsid w:val="00CB406E"/>
     <w:rsid w:val="00CB5635"/>
     <w:rsid w:val="00CB6F27"/>
     <w:rsid w:val="00CB783D"/>
     <w:rsid w:val="00CC0E08"/>
     <w:rsid w:val="00CC289B"/>
     <w:rsid w:val="00CC5F39"/>
     <w:rsid w:val="00CC6779"/>
     <w:rsid w:val="00CC678D"/>
     <w:rsid w:val="00CC78A2"/>
+    <w:rsid w:val="00CD0478"/>
     <w:rsid w:val="00CD27BA"/>
     <w:rsid w:val="00CD4A13"/>
     <w:rsid w:val="00CD4DDC"/>
     <w:rsid w:val="00CE5846"/>
     <w:rsid w:val="00CE7C9A"/>
     <w:rsid w:val="00CF0C80"/>
     <w:rsid w:val="00CF118E"/>
     <w:rsid w:val="00CF1E63"/>
     <w:rsid w:val="00CF39B3"/>
     <w:rsid w:val="00CF7AF0"/>
     <w:rsid w:val="00D04840"/>
     <w:rsid w:val="00D05A7C"/>
     <w:rsid w:val="00D06A11"/>
     <w:rsid w:val="00D10011"/>
     <w:rsid w:val="00D11DCE"/>
     <w:rsid w:val="00D13B38"/>
     <w:rsid w:val="00D13F4B"/>
     <w:rsid w:val="00D14B2F"/>
     <w:rsid w:val="00D177A8"/>
     <w:rsid w:val="00D17C08"/>
     <w:rsid w:val="00D231DD"/>
     <w:rsid w:val="00D235CE"/>
     <w:rsid w:val="00D30E63"/>
     <w:rsid w:val="00D36F93"/>
     <w:rsid w:val="00D37B9A"/>
     <w:rsid w:val="00D41C7C"/>
     <w:rsid w:val="00D42460"/>
     <w:rsid w:val="00D4254D"/>
     <w:rsid w:val="00D464B5"/>
     <w:rsid w:val="00D50441"/>
     <w:rsid w:val="00D522D3"/>
     <w:rsid w:val="00D532C0"/>
     <w:rsid w:val="00D578C8"/>
     <w:rsid w:val="00D6012C"/>
     <w:rsid w:val="00D612E3"/>
     <w:rsid w:val="00D63851"/>
     <w:rsid w:val="00D640BE"/>
     <w:rsid w:val="00D66510"/>
+    <w:rsid w:val="00D701A1"/>
     <w:rsid w:val="00D74BBE"/>
     <w:rsid w:val="00D83218"/>
     <w:rsid w:val="00D841AD"/>
     <w:rsid w:val="00D875FE"/>
     <w:rsid w:val="00D913E5"/>
+    <w:rsid w:val="00D92411"/>
     <w:rsid w:val="00D92FF1"/>
     <w:rsid w:val="00D9381D"/>
     <w:rsid w:val="00D95750"/>
     <w:rsid w:val="00D96509"/>
     <w:rsid w:val="00D96D0D"/>
     <w:rsid w:val="00DA286B"/>
     <w:rsid w:val="00DA410F"/>
     <w:rsid w:val="00DA59FF"/>
     <w:rsid w:val="00DB62BC"/>
     <w:rsid w:val="00DB6753"/>
     <w:rsid w:val="00DC2EA1"/>
     <w:rsid w:val="00DC3E96"/>
     <w:rsid w:val="00DC56F6"/>
     <w:rsid w:val="00DC65B1"/>
+    <w:rsid w:val="00DD32B0"/>
     <w:rsid w:val="00DE3C34"/>
     <w:rsid w:val="00DE49B6"/>
     <w:rsid w:val="00DE5E11"/>
     <w:rsid w:val="00DE5FF6"/>
     <w:rsid w:val="00DF45B2"/>
     <w:rsid w:val="00E00149"/>
     <w:rsid w:val="00E012CB"/>
     <w:rsid w:val="00E016E1"/>
     <w:rsid w:val="00E07CD2"/>
     <w:rsid w:val="00E12354"/>
     <w:rsid w:val="00E132FD"/>
     <w:rsid w:val="00E139AD"/>
     <w:rsid w:val="00E1585B"/>
     <w:rsid w:val="00E2030C"/>
     <w:rsid w:val="00E21446"/>
     <w:rsid w:val="00E22F6A"/>
     <w:rsid w:val="00E249D8"/>
     <w:rsid w:val="00E25A58"/>
     <w:rsid w:val="00E33977"/>
     <w:rsid w:val="00E35B61"/>
     <w:rsid w:val="00E43F8E"/>
     <w:rsid w:val="00E449CF"/>
     <w:rsid w:val="00E45B3A"/>
     <w:rsid w:val="00E53B02"/>
     <w:rsid w:val="00E57194"/>
     <w:rsid w:val="00E5789F"/>
     <w:rsid w:val="00E6004E"/>
     <w:rsid w:val="00E6068A"/>
     <w:rsid w:val="00E60E5A"/>
     <w:rsid w:val="00E61CDD"/>
     <w:rsid w:val="00E64E98"/>
     <w:rsid w:val="00E70043"/>
     <w:rsid w:val="00E71330"/>
+    <w:rsid w:val="00E74295"/>
     <w:rsid w:val="00E7518C"/>
     <w:rsid w:val="00E75451"/>
     <w:rsid w:val="00E763EB"/>
     <w:rsid w:val="00E807C2"/>
     <w:rsid w:val="00E80BCE"/>
     <w:rsid w:val="00E82022"/>
     <w:rsid w:val="00E822D8"/>
     <w:rsid w:val="00E832A1"/>
     <w:rsid w:val="00E864F4"/>
+    <w:rsid w:val="00E9007B"/>
+    <w:rsid w:val="00E9316B"/>
     <w:rsid w:val="00E936C8"/>
     <w:rsid w:val="00E93903"/>
     <w:rsid w:val="00E95C5B"/>
     <w:rsid w:val="00E9751E"/>
     <w:rsid w:val="00EA6BA4"/>
     <w:rsid w:val="00EB048A"/>
     <w:rsid w:val="00EB24B2"/>
     <w:rsid w:val="00EB2A41"/>
     <w:rsid w:val="00EB503C"/>
     <w:rsid w:val="00EC1CC4"/>
     <w:rsid w:val="00EC2D5E"/>
     <w:rsid w:val="00EC37A3"/>
     <w:rsid w:val="00EC4BFC"/>
     <w:rsid w:val="00EC5131"/>
     <w:rsid w:val="00EC63BD"/>
     <w:rsid w:val="00EC7E2B"/>
-    <w:rsid w:val="00ED1B19"/>
+    <w:rsid w:val="00ED087C"/>
     <w:rsid w:val="00EE5878"/>
     <w:rsid w:val="00EE5B0A"/>
     <w:rsid w:val="00EE65F3"/>
     <w:rsid w:val="00EE7CE7"/>
     <w:rsid w:val="00EE7E2B"/>
     <w:rsid w:val="00EF2BEC"/>
     <w:rsid w:val="00EF452B"/>
     <w:rsid w:val="00EF4899"/>
     <w:rsid w:val="00F00EDA"/>
     <w:rsid w:val="00F028EB"/>
     <w:rsid w:val="00F04B97"/>
     <w:rsid w:val="00F04E5D"/>
     <w:rsid w:val="00F05470"/>
     <w:rsid w:val="00F06FB4"/>
     <w:rsid w:val="00F21535"/>
     <w:rsid w:val="00F25922"/>
     <w:rsid w:val="00F27112"/>
     <w:rsid w:val="00F316D6"/>
     <w:rsid w:val="00F3268D"/>
+    <w:rsid w:val="00F338FB"/>
     <w:rsid w:val="00F344A2"/>
     <w:rsid w:val="00F35EEC"/>
     <w:rsid w:val="00F3699B"/>
     <w:rsid w:val="00F36DA9"/>
     <w:rsid w:val="00F42AFA"/>
     <w:rsid w:val="00F4376C"/>
     <w:rsid w:val="00F45501"/>
     <w:rsid w:val="00F50D55"/>
     <w:rsid w:val="00F51D43"/>
     <w:rsid w:val="00F5226F"/>
     <w:rsid w:val="00F5266F"/>
     <w:rsid w:val="00F556E0"/>
     <w:rsid w:val="00F55D44"/>
     <w:rsid w:val="00F60846"/>
     <w:rsid w:val="00F613D0"/>
     <w:rsid w:val="00F632A4"/>
     <w:rsid w:val="00F665FB"/>
     <w:rsid w:val="00F6732B"/>
     <w:rsid w:val="00F701C8"/>
     <w:rsid w:val="00F73F36"/>
     <w:rsid w:val="00F74C97"/>
     <w:rsid w:val="00F7691A"/>
     <w:rsid w:val="00F803BC"/>
     <w:rsid w:val="00F816D2"/>
     <w:rsid w:val="00F82CD4"/>
     <w:rsid w:val="00F83731"/>
     <w:rsid w:val="00F8503F"/>
     <w:rsid w:val="00F95558"/>
     <w:rsid w:val="00F96EAB"/>
     <w:rsid w:val="00FA1E89"/>
     <w:rsid w:val="00FA402F"/>
     <w:rsid w:val="00FA75E3"/>
     <w:rsid w:val="00FB0C86"/>
     <w:rsid w:val="00FB5E6A"/>
     <w:rsid w:val="00FB7052"/>
-    <w:rsid w:val="00FC3004"/>
     <w:rsid w:val="00FC4DD7"/>
     <w:rsid w:val="00FD2C3B"/>
     <w:rsid w:val="00FE1333"/>
+    <w:rsid w:val="00FE1C49"/>
     <w:rsid w:val="00FE2DA6"/>
     <w:rsid w:val="00FE353A"/>
     <w:rsid w:val="00FE407C"/>
     <w:rsid w:val="00FE4B90"/>
     <w:rsid w:val="00FF0711"/>
     <w:rsid w:val="00FF1108"/>
     <w:rsid w:val="00FF34E8"/>
     <w:rsid w:val="00FF6437"/>
     <w:rsid w:val="010E7444"/>
     <w:rsid w:val="013BBB1A"/>
     <w:rsid w:val="0152BC64"/>
     <w:rsid w:val="030D4B61"/>
     <w:rsid w:val="035F59DA"/>
     <w:rsid w:val="0464AFB1"/>
     <w:rsid w:val="051D3D6B"/>
     <w:rsid w:val="06446668"/>
     <w:rsid w:val="086DDC28"/>
     <w:rsid w:val="08F43D36"/>
     <w:rsid w:val="09BF1D7A"/>
     <w:rsid w:val="11991FA3"/>
     <w:rsid w:val="13B9D3A6"/>
     <w:rsid w:val="1602A9A3"/>
     <w:rsid w:val="180E600C"/>
     <w:rsid w:val="1E6337CD"/>
     <w:rsid w:val="1E7C1771"/>
@@ -14308,54 +14250,54 @@
     <w:rsid w:val="7F35B432"/>
     <w:rsid w:val="7F6CA770"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="16F4481E"/>
-  <w15:docId w15:val="{A70F5374-19AA-49B1-9370-6E567822C9AA}"/>
+  <w15:docId w15:val="{99D8EC56-D74E-4858-8A22-8CE75F363DA6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15523,51 +15465,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111926410">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/cefdigital/DSS/webapp-demo/validation" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanctionsmap.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esignature.ec.europa.eu/efda/tl-browser/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanctionsmap.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanctionsmap.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esignature.ec.europa.eu/efda/tl-browser/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/cefdigital/DSS/webapp-demo/validation" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15832,130 +15774,110 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RelatedPages xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5" xsi:nil="true"/>
     <mf7baa9dfe8e4a7198e2ed7ac40a28e9 xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-      </Terms>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </mf7baa9dfe8e4a7198e2ed7ac40a28e9>
     <b80065262d6b4269adfaf5df5be40397 xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">cbaf08e6-4c36-47f0-9529-16dc4889209a</TermId>
         </TermInfo>
       </Terms>
     </b80065262d6b4269adfaf5df5be40397>
     <m21479ae9ad94758901be18b2b5835f2 xmlns="709adcc9-ab81-486f-827d-c1c5fd362e71">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-      </Terms>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </m21479ae9ad94758901be18b2b5835f2>
     <l03f6647080a4ed1999d96e73aa3c355 xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">BUDG.E.2</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5dceb2d7-c9f5-4739-a087-de38c229e979</TermId>
         </TermInfo>
       </Terms>
     </l03f6647080a4ed1999d96e73aa3c355>
     <oabdf6842dc340c29682f122bede3128 xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Implementation instruments</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ab98260c-215e-48ff-a9c7-5b9eab89452a</TermId>
         </TermInfo>
       </Terms>
     </oabdf6842dc340c29682f122bede3128>
     <Notes xmlns="709adcc9-ab81-486f-827d-c1c5fd362e71" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <l386a31364e24d3dbc8e007a1dd34657 xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-      </Terms>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </l386a31364e24d3dbc8e007a1dd34657>
     <c20ba6713aee47169a86fa6de1a28713 xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">LEGAL FRAMEWORK</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9afda264-c8b9-45ff-9bb8-61ede7f6cb10</TermId>
         </TermInfo>
       </Terms>
     </c20ba6713aee47169a86fa6de1a28713>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5">
       <Value>1690</Value>
-      <Value>2491</Value>
       <Value>1691</Value>
       <Value>122</Value>
       <Value>1708</Value>
     </TaxCatchAll>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d3c1eb4e-7577-42ef-991f-7d064735e0e5" xmlns:ns3="709adcc9-ab81-486f-827d-c1c5fd362e71" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb5b7dbe7dceee87bfdb869615cf3ebf" ns1:_="" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010074388D2DB7B9A549BEDEA63191CFE647" ma:contentTypeVersion="46" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e836202efd29cace7c2fabec502365a7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d3c1eb4e-7577-42ef-991f-7d064735e0e5" xmlns:ns3="709adcc9-ab81-486f-827d-c1c5fd362e71" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9e6f9e247516d9cb950c3bd405bfef73" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="d3c1eb4e-7577-42ef-991f-7d064735e0e5"/>
     <xsd:import namespace="709adcc9-ab81-486f-827d-c1c5fd362e71"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:c20ba6713aee47169a86fa6de1a28713" minOccurs="0"/>
                 <xsd:element ref="ns2:oabdf6842dc340c29682f122bede3128" minOccurs="0"/>
                 <xsd:element ref="ns2:b80065262d6b4269adfaf5df5be40397" minOccurs="0"/>
                 <xsd:element ref="ns2:l03f6647080a4ed1999d96e73aa3c355" minOccurs="0"/>
                 <xsd:element ref="ns2:l386a31364e24d3dbc8e007a1dd34657" minOccurs="0"/>
                 <xsd:element ref="ns2:mf7baa9dfe8e4a7198e2ed7ac40a28e9" minOccurs="0"/>
                 <xsd:element ref="ns3:m21479ae9ad94758901be18b2b5835f2" minOccurs="0"/>
                 <xsd:element ref="ns3:Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:RelatedPages" minOccurs="0"/>
@@ -16175,150 +16097,199 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC78E283-07B6-4677-B0CA-86BCC92994C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d3c1eb4e-7577-42ef-991f-7d064735e0e5"/>
     <ds:schemaRef ds:uri="709adcc9-ab81-486f-827d-c1c5fd362e71"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46CE0367-A3DE-4DAA-B62B-AA9D4151902D}"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FEC6A05-3D1C-498D-89E6-DD5CCEBC6C77}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE8DF1CF-2FCC-479D-9B01-C172A8068A0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5326290-4D62-4E0F-9A37-0361B4115CEC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3250</Words>
-  <Characters>23176</Characters>
+  <Words>3159</Words>
+  <Characters>24560</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>594</Lines>
-  <Paragraphs>330</Paragraphs>
+  <Lines>629</Lines>
+  <Paragraphs>342</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company>European Commission</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>27377</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="24" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:i4>6160473</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://esignature.ec.europa.eu/efda/tl-browser/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>/screen/home</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ec.europa.eu/cefdigital/DSS/webapp-demo/validation</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553645</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.sanctionsmap.eu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966145</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.sanctionsmap.eu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>/main</vt:lpwstr>
       </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...8 lines deleted...]
-  <SharedDoc>false</SharedDoc>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Model Declaration on Honour</dc:title>
   <dc:subject/>
   <dc:creator>JanSaloni</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
     <vt:lpwstr>34000.0000000000</vt:lpwstr>
   </property>
@@ -16343,32 +16314,32 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SiteId">
     <vt:lpwstr>b24c8b06-522c-46fe-9080-70926f8dddb1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ActionId">
     <vt:lpwstr>63e04f9b-613e-49a6-b881-46030ecf5e2a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="BUDGpediaBranch">
     <vt:lpwstr>1691;#Implementation instruments|ab98260c-215e-48ff-a9c7-5b9eab89452a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="BUDGpediaAccessLevel">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="BUDGpediaParentPage">
     <vt:lpwstr>1708;#Procurement|cbaf08e6-4c36-47f0-9529-16dc4889209a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="BUDGpediaDocumentNature">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="OwnerUnit">
     <vt:lpwstr>1690;#BUDG.E.2|5dceb2d7-c9f5-4739-a087-de38c229e979</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Language">
-    <vt:lpwstr>2491;#Hungarian|97e00407-2fbc-49b1-4775-0b85879fe3f0</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Pillar">
     <vt:lpwstr>122;#LEGAL FRAMEWORK|9afda264-c8b9-45ff-9bb8-61ede7f6cb10</vt:lpwstr>
   </property>
 </Properties>
 </file>