--- v0 (2025-12-09)
+++ v1 (2026-04-07)
@@ -1621,65 +1621,51 @@
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="16F44842" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F4483F" w14:textId="72D0C9B1" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_DV_C368"/>
             <w:r w:rsidRPr="051D3D6B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t>) fraudulently or negligently misrepresenting information required for the verification of the absence of grounds for exclusion or the fulfilment of eligibility or selection criteria or in the</w:t>
+              <w:t>(i) fraudulently or negligently misrepresenting information required for the verification of the absence of grounds for exclusion or the fulfilment of eligibility or selection criteria or in the</w:t>
             </w:r>
             <w:r w:rsidR="00CF39B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> implementation of the legal commitment</w:t>
             </w:r>
             <w:r w:rsidRPr="051D3D6B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F44840" w14:textId="77777777" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2055,64 +2041,59 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="16F4484E" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F4484B" w14:textId="0812F435" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_DV_C372"/>
             <w:r w:rsidRPr="06446668">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">(iv) unduly influencing or attempting to unduly influence the decision-making process to obtain Union funds </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">by taking advantage, through misrepresentation, of a conflict of interests involving any financial actors or other persons referred to in Article 61(1) </w:t>
-[...3 lines deleted...]
-              <w:t>FR</w:t>
+              <w:t>by taking advantage, through misrepresentation, of a conflict of interests involving any financial actors or other persons referred to in Article 61(1) FR</w:t>
             </w:r>
             <w:r w:rsidRPr="06446668">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F4484C" w14:textId="77777777" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -2198,67 +2179,51 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="16F44852" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F4484F" w14:textId="6C621141" w:rsidR="002254B5" w:rsidRPr="00583379" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_DV_C373"/>
             <w:r w:rsidRPr="051D3D6B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(v) attempting to obtain confidential information that may confer upon </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> undue advantages in the award procedure</w:t>
+              <w:t>(v) attempting to obtain confidential information that may confer upon it undue advantages in the award procedure</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidRPr="051D3D6B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F44850" w14:textId="77777777" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
@@ -2557,65 +2522,51 @@
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="16F44859" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F44856" w14:textId="2972CD1F" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="051D3D6B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t>) fraud, within the meaning of Article 3 of Directive (EU) 2017/1371 and Article 1 of the Convention on the protection of the European Communities' financial interests, drawn up by the Council Act of 26 July 1995</w:t>
+              <w:t>(i) fraud, within the meaning of Article 3 of Directive (EU) 2017/1371 and Article 1 of the Convention on the protection of the European Communities' financial interests, drawn up by the Council Act of 26 July 1995</w:t>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="_DV_C378"/>
             <w:r w:rsidRPr="051D3D6B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F44857" w14:textId="77777777" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4442,175 +4393,187 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="1A385EC2" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3087E785" w14:textId="1D31E612" w:rsidR="002254B5" w:rsidRPr="0024350A" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="3087E785" w14:textId="62074E4A" w:rsidR="002254B5" w:rsidRPr="0024350A" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C475D8">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">declares </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">that, </w:t>
             </w:r>
             <w:r w:rsidRPr="00295BCF">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>for the situations referred to in points (1) (c)to (1) (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00295BCF">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>) above, in the absence of a final judgment or a final administrative decision, the person is</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:footnoteReference w:id="4"/>
+            <w:r w:rsidR="000E044C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> subject to facts and findings mentioned in Article 138 (3) FR </w:t>
+            </w:r>
+            <w:r w:rsidR="00890229">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>and in particular</w:t>
             </w:r>
             <w:r w:rsidRPr="00F76ABA">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68C9A1B2" w14:textId="46B95573" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="68C9A1B2" w14:textId="05B15687" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidR="00211706">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A4D1557" w14:textId="4113B6AB" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="16F4487E" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:trPr>
           <w:trHeight w:val="1579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16F4487B" w14:textId="383346C3" w:rsidR="002254B5" w:rsidRPr="00583379" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="16F4487B" w14:textId="4D535A5A" w:rsidR="002254B5" w:rsidRPr="00583379" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> subject to </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009262CA">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>facts established in the context of audits or investigations carried out by the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Public Prosecutor's Office </w:t>
             </w:r>
             <w:r w:rsidRPr="009D5BBB">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>in respect of those Member States participating in enhanced cooperation pursuant to Regulation (EU) 2017/1939</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>, the</w:t>
             </w:r>
@@ -4757,74 +4720,74 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="5692311F" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:trPr>
           <w:trHeight w:val="1346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BBF8C34" w14:textId="29931BAC" w:rsidR="002254B5" w:rsidRPr="006B67AB" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="1BBF8C34" w14:textId="4485087B" w:rsidR="002254B5" w:rsidRPr="006B67AB" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> subject </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B21AD">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>to non-final judgments or non</w:t>
+              <w:t>non-final judgments or non</w:t>
             </w:r>
             <w:r w:rsidRPr="009262CA">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-final administrative decisions which may include disciplinary measures taken by the competent supervisory body responsible for the verification of the application of standards of professional ethics;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E7263A9" w14:textId="05F25552" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -4905,69 +4868,63 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="074D4EBB" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:trPr>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41734894" w14:textId="49681AE9" w:rsidR="002254B5" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="41734894" w14:textId="3EA33A57" w:rsidR="002254B5" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="006B67AB">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>facts referred to in decisions of entities or persons being entrusted with EU budget implementation tasks;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EB43931" w14:textId="6397F222" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -5047,74 +5004,74 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="494260E4" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD21B53" w14:textId="1823629C" w:rsidR="002254B5" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="3BD21B53" w14:textId="1701E56A" w:rsidR="002254B5" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B67AB">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="051D3D6B">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> subject to information transmitted by Member States implementing Union funds</w:t>
+              <w:t xml:space="preserve"> information transmitted by Member States implementing Union funds</w:t>
             </w:r>
             <w:r w:rsidRPr="051D3D6B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>, in particular facts and findings established in the context of a final judgment or final administrative decision at national level as to the presence of the exclusion situations referred to in points</w:t>
             </w:r>
             <w:r w:rsidRPr="0084722B">
               <w:t xml:space="preserve"> (c)(iv) or (d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="066F0C42" w14:textId="4C93C88C" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5198,81 +5155,69 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="3C758EFF" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:trPr>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="128BE62B" w14:textId="044BAF45" w:rsidR="002254B5" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="128BE62B" w14:textId="3ECAC3C3" w:rsidR="002254B5" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B67AB">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-              <w:t>decisions of the Commission relating to the infringement of Union competition law or of a national competent authority relating to the infringement of Union or national competition law;</w:t>
+              <w:t xml:space="preserve"> decisions of the Commission relating to the infringement of Union competition law or of a national competent authority relating to the infringement of Union or national competition law;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C09C335" w14:textId="0E204C8F" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -5353,74 +5298,81 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002254B5" w14:paraId="33963B7D" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:trPr>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFB7585" w14:textId="5FD11348" w:rsidR="002254B5" w:rsidRPr="00182B46" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+          <w:p w14:paraId="3AFB7585" w14:textId="03C4E8C9" w:rsidR="002254B5" w:rsidRPr="00182B46" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="28" w:name="_Hlk208482090"/>
             <w:r w:rsidRPr="1FDC7BBA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00664EA6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>informed, by any means, that it is subject to an investigation by the European Anti-Fraud office (OLAF): either because it has been given the opportunity to comment on facts concerning it by OLAF, or it has been subject to on-the-spot checks by OLAF in the course of an investigation, or it has been notified of the opening, the closure or of any circumstance related to an investigation of the OLAF concerning it.</w:t>
+              <w:t>informed, by any means, that it is subject to an investigation by the European Anti-Fraud office (OLAF): either because it has been given the opportunity to comment on facts concerning it by OLAF, or it has been subject to on-the-spot checks by OLAF in the course of an investigation, or it has been notified of the opening, the closure or of any circumstance related to an investigation of the OLAF concerning it</w:t>
+            </w:r>
+            <w:r w:rsidR="000E044C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FF77DAD" w14:textId="2880DFD9" w:rsidR="002254B5" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -5487,57 +5439,242 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="000E044C" w14:paraId="206BE170" w14:textId="77777777" w:rsidTr="000E044C">
+        <w:trPr>
+          <w:trHeight w:val="614"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30B48811" w14:textId="72297BA5" w:rsidR="000E044C" w:rsidRPr="000E044C" w:rsidDel="00977B4E" w:rsidRDefault="00890229" w:rsidP="006C4CDC">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="709" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="29" w:name="_DV_C376"/>
+            <w:bookmarkEnd w:id="28"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000E044C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">other </w:t>
+            </w:r>
+            <w:r w:rsidR="00211706">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">similar </w:t>
+            </w:r>
+            <w:r w:rsidR="000E044C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>situations</w:t>
+            </w:r>
+            <w:r w:rsidR="00211706">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000E044C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18D4CD0B" w14:textId="77777777" w:rsidR="000E044C" w:rsidRDefault="000E044C" w:rsidP="006C4CDC">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36CAE2CF" w14:textId="77777777" w:rsidR="000E044C" w:rsidRDefault="000E044C" w:rsidP="006C4CDC">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="16F4487F" w14:textId="3C305866" w:rsidR="00897553" w:rsidRDefault="00897553" w:rsidP="00422300">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_DV_C376"/>
       <w:r w:rsidRPr="0024225B">
         <w:t xml:space="preserve">II – Situations of exclusion concerning natural </w:t>
       </w:r>
       <w:r w:rsidR="007633B2">
         <w:t xml:space="preserve">or legal </w:t>
       </w:r>
       <w:r w:rsidRPr="0024225B">
         <w:t xml:space="preserve">persons </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83860">
         <w:t xml:space="preserve">with power of representation, decision-making or control over the legal </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD2B1D">
         <w:t>person</w:t>
       </w:r>
       <w:r w:rsidR="006E113F" w:rsidRPr="00AD2B1D">
         <w:t xml:space="preserve"> and beneficial owners</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F44880" w14:textId="6842849F" w:rsidR="00897553" w:rsidRDefault="001F135A" w:rsidP="7F6CA770">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="240"/>
@@ -5714,103 +5851,109 @@
         <w:gridCol w:w="858"/>
         <w:gridCol w:w="952"/>
         <w:gridCol w:w="813"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F135A" w14:paraId="16F44885" w14:textId="77777777" w:rsidTr="00D96D0D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6759" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16F44881" w14:textId="5DA6FC46" w:rsidR="001F135A" w:rsidRPr="003E5E5C" w:rsidRDefault="001F135A" w:rsidP="051D3D6B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003C07FD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">declares that a natural </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95C5B" w:rsidRPr="003C07FD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">or legal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C07FD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">person who is a member of the administrative, management or supervisory body of the person, or who has powers of representation, decision or control with regard to the person </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C07FD">
+              <w:t xml:space="preserve">(this covers </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95C5B" w:rsidRPr="003C07FD">
+              <w:t xml:space="preserve">e.g. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C07FD">
+              <w:t xml:space="preserve">company directors, members of management or supervisory bodies, and cases where one natural </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95C5B" w:rsidRPr="003C07FD">
+              <w:t xml:space="preserve">or legal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C07FD">
+              <w:t>person holds a majority of shares)</w:t>
+            </w:r>
+            <w:r w:rsidR="006E113F" w:rsidRPr="003C07FD">
+              <w:t xml:space="preserve">, or a beneficial owner of the person (as </w:t>
+            </w:r>
+            <w:r w:rsidR="006F3E23" w:rsidRPr="003C07FD">
+              <w:t>defined by</w:t>
+            </w:r>
+            <w:r w:rsidR="006E113F" w:rsidRPr="003C07FD">
+              <w:t xml:space="preserve"> point 6 of </w:t>
+            </w:r>
+            <w:r w:rsidR="006F3E23" w:rsidRPr="003C07FD">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="006E113F" w:rsidRPr="003C07FD">
+              <w:t>rticle 3 of Directive (EU) No 2015/849)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C07FD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is in one of the following situations:</w:t>
+            </w:r>
             <w:r w:rsidRPr="051D3D6B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">declares that a natural </w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> is in one of the following situations: </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F44882" w14:textId="77777777" w:rsidR="001F135A" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8466,51 +8609,51 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C03A2FA" w14:textId="77777777" w:rsidR="00995B35" w:rsidRPr="008652A3" w:rsidRDefault="00995B35" w:rsidP="008652A3"/>
     <w:p w14:paraId="16F448B3" w14:textId="15E2BC2A" w:rsidR="00F96EAB" w:rsidRPr="006C6DFD" w:rsidRDefault="00340E14" w:rsidP="002F6C60">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00340E14">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="00B05C76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00F816D2" w:rsidRPr="002F6C60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:kern w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00F96EAB" w:rsidRPr="002F6C60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
@@ -8563,63 +8706,55 @@
       </w:r>
       <w:r w:rsidR="00471EE9" w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> may </w:t>
       </w:r>
       <w:r w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">indicate </w:t>
       </w:r>
       <w:r w:rsidR="00471EE9" w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">remedial </w:t>
       </w:r>
       <w:r w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">measures it has taken to remedy the exclusion situation, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00471EE9" w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>in order to</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> allow the authorising officer </w:t>
+        <w:t xml:space="preserve">in order to allow the authorising officer </w:t>
       </w:r>
       <w:r w:rsidR="000C3409" w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00471EE9" w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">determine whether such measures are sufficient to demonstrate </w:t>
       </w:r>
       <w:r w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">its reliability. </w:t>
       </w:r>
       <w:r w:rsidR="00F028EB" w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
@@ -9654,51 +9789,51 @@
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onsolidated assessment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E43862B" w14:textId="28BF9BC9" w:rsidR="006E23B3" w:rsidRPr="00897E28" w:rsidRDefault="006E23B3" w:rsidP="00897E28">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Hlk203596443"/>
+      <w:bookmarkStart w:id="30" w:name="_Hlk203596443"/>
       <w:r w:rsidRPr="00897E28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">(to be filled </w:t>
       </w:r>
       <w:r w:rsidR="00AB1D69">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00897E28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -10134,51 +10269,51 @@
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p w14:paraId="50AB76DC" w14:textId="419BD58E" w:rsidR="00CA2C74" w:rsidRPr="00EC7E2B" w:rsidRDefault="00CA2C74" w:rsidP="051D3D6B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1AF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Option below to be inserted by the </w:t>
       </w:r>
       <w:r w:rsidR="00585B73" w:rsidRPr="001E1AF4">
         <w:rPr>
@@ -11751,59 +11886,51 @@
       <w:r w:rsidR="009F6C7B" w:rsidRPr="7F6CA770">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">evidence </w:t>
       </w:r>
       <w:r w:rsidR="009F6C7B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00D50441" w:rsidRPr="7F6CA770">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Selection criteria </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C38D641" w14:textId="3F0D33E7" w:rsidR="00F04B97" w:rsidRDefault="00F04B97" w:rsidP="051D3D6B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="051D3D6B">
-        <w:t xml:space="preserve">The tender specifications set out in detail what evidence, when, and by which involved entity needs to be provided </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> prove that the candidate/tenderer fulfils the selection criteria.</w:t>
+        <w:t>The tender specifications set out in detail what evidence, when, and by which involved entity needs to be provided in order to prove that the candidate/tenderer fulfils the selection criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1699FA0D" w14:textId="0C53EE83" w:rsidR="00F04B97" w:rsidRPr="00A64C2E" w:rsidRDefault="00F04B97" w:rsidP="00897E28">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C0625">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Where the evidence is not required to be provided with the request to participate/tender, the person is invited to prepare in advance the documents related to the evidence, since the contracting authority may request to provide these </w:t>
       </w:r>
       <w:r w:rsidR="00634BA0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>within</w:t>
       </w:r>
       <w:r w:rsidR="00634BA0" w:rsidRPr="004C0625">
         <w:rPr>
           <w:noProof/>
@@ -11816,59 +11943,51 @@
         </w:rPr>
         <w:t>a short deadline.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A64C2E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1279E35F" w14:textId="2584B0D8" w:rsidR="0073022B" w:rsidRDefault="0073022B" w:rsidP="051D3D6B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="051D3D6B">
         <w:t>The person is not required to submit the evidence if it has already been submitted for another procurement procedure of the same contracting authority</w:t>
       </w:r>
       <w:r w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="00621DE1" w:rsidRPr="051D3D6B">
-        <w:t xml:space="preserve"> and the documents are still </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> and the documents are still up-to-date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FBE3FFA" w14:textId="51DD42D5" w:rsidR="00F04B97" w:rsidRDefault="00F04B97" w:rsidP="051D3D6B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="051D3D6B">
         <w:t xml:space="preserve">The signatory declares that the </w:t>
       </w:r>
       <w:r w:rsidR="006C769B" w:rsidRPr="051D3D6B">
         <w:t>person has</w:t>
       </w:r>
       <w:r w:rsidRPr="051D3D6B">
         <w:t xml:space="preserve"> already provided the documentary evidence for a previous procedure and confirms that there has been no change in its situation: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12105,169 +12224,187 @@
       <w:r w:rsidR="00C76865" w:rsidRPr="00403CC8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> on restrictive measures</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7379"/>
         <w:gridCol w:w="951"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00781ACA" w:rsidRPr="00781ACA" w14:paraId="3DC7322F" w14:textId="77777777" w:rsidTr="44EC6836">
+      <w:tr w:rsidR="00781ACA" w:rsidRPr="00781ACA" w14:paraId="3DC7322F" w14:textId="77777777" w:rsidTr="00AA0136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F4B8612" w14:textId="4E0AD68E" w:rsidR="00781ACA" w:rsidRPr="00403CC8" w:rsidRDefault="00781ACA" w:rsidP="00781ACA">
+          <w:p w14:paraId="6664A3EB" w14:textId="6B8B1526" w:rsidR="00AA0136" w:rsidRDefault="00781ACA" w:rsidP="00434E9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r w:rsidRPr="00403CC8">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00B96B93" w:rsidRPr="00403CC8">
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00403CC8">
               <w:t>) declares that the candidate/tenderer, including all members of the group in case of a joint request to participate/tender, subcontractors</w:t>
             </w:r>
             <w:r w:rsidR="3F843FE7" w:rsidRPr="00403CC8">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00403CC8">
               <w:t xml:space="preserve"> and entities on whose capacity the candidate/tenderer intends to rely</w:t>
             </w:r>
-            <w:r w:rsidR="48DD38C4" w:rsidRPr="00403CC8">
-[...4 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00AA0136">
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F4B8612" w14:textId="4E0AD68E" w:rsidR="00AA0136" w:rsidRPr="00403CC8" w:rsidRDefault="00AA0136" w:rsidP="00434E9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F632F5C" w14:textId="77777777" w:rsidR="00781ACA" w:rsidRPr="00403CC8" w:rsidRDefault="00781ACA" w:rsidP="00781ACA">
             <w:r w:rsidRPr="00403CC8">
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B1CDFEC" w14:textId="77777777" w:rsidR="00781ACA" w:rsidRPr="00403CC8" w:rsidRDefault="00781ACA" w:rsidP="00781ACA">
             <w:r w:rsidRPr="00403CC8">
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00781ACA" w:rsidRPr="00781ACA" w14:paraId="360E0C62" w14:textId="77777777" w:rsidTr="44EC6836">
+      <w:tr w:rsidR="00781ACA" w:rsidRPr="00781ACA" w14:paraId="360E0C62" w14:textId="77777777" w:rsidTr="00AA0136">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DDCF990" w14:textId="5CBBB24E" w:rsidR="00781ACA" w:rsidRPr="00403CC8" w:rsidRDefault="00073CDE" w:rsidP="00073CDE">
-            <w:r w:rsidRPr="00403CC8">
+          <w:p w14:paraId="672273BE" w14:textId="77777777" w:rsidR="00781ACA" w:rsidRPr="003C07FD" w:rsidRDefault="00073CDE" w:rsidP="00434E9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="31" w:name="_Hlk213685162"/>
+            <w:r w:rsidRPr="003C07FD">
               <w:t xml:space="preserve">(a) </w:t>
             </w:r>
-            <w:r w:rsidR="0008506D" w:rsidRPr="00403CC8">
+            <w:r w:rsidR="0008506D" w:rsidRPr="003C07FD">
               <w:t xml:space="preserve">are not subject to </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="0008506D" w:rsidRPr="00403CC8">
+              <w:r w:rsidR="0008506D" w:rsidRPr="003C07FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>EU restrictive measures</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0008506D" w:rsidRPr="00403CC8">
+            <w:r w:rsidR="0008506D" w:rsidRPr="003C07FD">
               <w:t xml:space="preserve"> adopted under Article 29 of the Treaty on the European Union (TEU) or Article 215 of the Treaty on the Functioning of the EU (TFEU)</w:t>
             </w:r>
-            <w:r w:rsidR="0008506D" w:rsidRPr="00403CC8">
+            <w:r w:rsidR="0008506D" w:rsidRPr="003C07FD">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
-            <w:r w:rsidR="0008506D" w:rsidRPr="00403CC8">
+            <w:r w:rsidR="0008506D" w:rsidRPr="003C07FD">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="0008506D" w:rsidRPr="00403CC8">
+            <w:r w:rsidR="0008506D" w:rsidRPr="003C07FD">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>consisting of a prohibition to make available or transfer funds or economic resources or to provide financing or financial assistance to them directly or indirectly, or of an asset freeze</w:t>
             </w:r>
-            <w:r w:rsidR="0008506D" w:rsidRPr="00403CC8">
+            <w:r w:rsidR="0008506D" w:rsidRPr="003C07FD">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
+            <w:bookmarkEnd w:id="31"/>
+          </w:p>
+          <w:p w14:paraId="1DDCF990" w14:textId="5CBBB24E" w:rsidR="00AA0136" w:rsidRPr="00BC62D8" w:rsidRDefault="00AA0136" w:rsidP="00434E9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="415EBD8A" w14:textId="77777777" w:rsidR="00781ACA" w:rsidRPr="00403CC8" w:rsidRDefault="00781ACA" w:rsidP="00781ACA">
             <w:r w:rsidRPr="00403CC8">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -12299,74 +12436,257 @@
             <w:r w:rsidRPr="00403CC8">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00403CC8">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00403CC8">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00403CC8">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00AA0136" w:rsidRPr="00781ACA" w14:paraId="5E4C5DF7" w14:textId="77777777" w:rsidTr="003D0B04">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="538D7ADA" w14:textId="23C1C9D4" w:rsidR="00AA0136" w:rsidRPr="0097142B" w:rsidRDefault="00AA0136" w:rsidP="00434E9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="32" w:name="_Hlk203596381"/>
+            <w:r w:rsidRPr="0097142B">
+              <w:lastRenderedPageBreak/>
+              <w:t>(10) declares that a natural or legal person who is a member of the administrative, management or supervisory body of the person, or who has powers of representation, decision or control with regard to the person (this covers e.g. company directors, members of management or supervisory bodies, and cases where one natural or legal person holds a majority of shares), or a beneficial owner of the person (as defined by point 6 of Article 3 of Directive (EU) No 2015/849) is in one of the following situations:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75AEDFA6" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="0097142B" w:rsidRDefault="00AA0136" w:rsidP="00434E9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50C6D711" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="0097142B" w:rsidRDefault="00AA0136" w:rsidP="003D0B04">
+            <w:r w:rsidRPr="0097142B">
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77359970" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="0097142B" w:rsidRDefault="00AA0136" w:rsidP="003D0B04">
+            <w:r w:rsidRPr="0097142B">
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0136" w:rsidRPr="00781ACA" w14:paraId="6B948935" w14:textId="77777777" w:rsidTr="003D0B04">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32BDA55F" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="0097142B" w:rsidRDefault="00AA0136" w:rsidP="00434E9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0097142B">
+              <w:t xml:space="preserve">(a) are not subject to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="0097142B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>EU restrictive measures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0097142B">
+              <w:t xml:space="preserve"> adopted under Article 29 of the Treaty on the European Union (TEU) or Article 215 of the Treaty on the Functioning of the EU (TFEU)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097142B">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="8"/>
+            </w:r>
+            <w:r w:rsidRPr="0097142B">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097142B">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>consisting of a prohibition to make available or transfer funds or economic resources or to provide financing or financial assistance to them directly or indirectly, or of an asset freeze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097142B">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="307E02C8" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="0097142B" w:rsidRDefault="00AA0136" w:rsidP="003D0B04">
+            <w:r w:rsidRPr="0097142B">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0097142B">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0097142B">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0097142B">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3D8141" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="0097142B" w:rsidRDefault="00AA0136" w:rsidP="003D0B04">
+            <w:r w:rsidRPr="0097142B">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0097142B">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0097142B">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0097142B">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22B2152C" w14:textId="77777777" w:rsidR="005D7CB0" w:rsidRPr="005D7CB0" w:rsidRDefault="005D7CB0" w:rsidP="005D7CB0"/>
-    <w:p w14:paraId="0A2970AE" w14:textId="49E83F14" w:rsidR="006B2B45" w:rsidRPr="006B0A89" w:rsidRDefault="006B2B45" w:rsidP="006B2B45">
+    <w:p w14:paraId="0A2970AE" w14:textId="1DCF7089" w:rsidR="006B2B45" w:rsidRPr="006B0A89" w:rsidRDefault="006B2B45" w:rsidP="006B2B45">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Hlk203596381"/>
       <w:r w:rsidRPr="7F6CA770">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Declaration on honour </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="7F6CA770">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">on established debt to the union </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCBB562" w14:textId="03CF733F" w:rsidR="006B2B45" w:rsidRPr="006B0A89" w:rsidRDefault="0013073C" w:rsidP="6FB7994E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -12499,66 +12819,72 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7379"/>
         <w:gridCol w:w="951"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B2B45" w:rsidRPr="006B0A89" w14:paraId="38621178" w14:textId="77777777" w:rsidTr="051D3D6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CEFFAC7" w14:textId="52ED9A47" w:rsidR="006B2B45" w:rsidRPr="006B0A89" w:rsidRDefault="00920214" w:rsidP="006B0A89">
+          <w:p w14:paraId="5CEFFAC7" w14:textId="0555194A" w:rsidR="006B2B45" w:rsidRPr="006B0A89" w:rsidRDefault="00920214" w:rsidP="006B0A89">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00B96B93">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0097142B">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">) declares that </w:t>
             </w:r>
             <w:r w:rsidR="010E7444" w:rsidRPr="1E7C1771">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="00171B85">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:tcBorders>
@@ -12924,75 +13250,75 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9756" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8327"/>
         <w:gridCol w:w="670"/>
         <w:gridCol w:w="759"/>
       </w:tblGrid>
       <w:tr w:rsidR="000F6EA2" w14:paraId="022E046F" w14:textId="77777777" w:rsidTr="051D3D6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09C4ACC7" w14:textId="5EB491EA" w:rsidR="000F6EA2" w:rsidRDefault="00C210FF" w:rsidP="00C210FF">
+          <w:p w14:paraId="09C4ACC7" w14:textId="254B5ABC" w:rsidR="000F6EA2" w:rsidRDefault="00C210FF" w:rsidP="00C210FF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="000D5F0F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00B96B93">
-[...3 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="0097142B">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="000F6EA2" w:rsidRPr="00C475D8">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">declares </w:t>
             </w:r>
             <w:r w:rsidR="000F6EA2">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
             <w:r w:rsidR="000F6EA2" w:rsidRPr="00C475D8">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -13264,50 +13590,51 @@
         <w:spacing w:before="40" w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16F448EE" w14:textId="0456F69B" w:rsidR="00BA61F8" w:rsidRPr="0024225B" w:rsidRDefault="00BA61F8" w:rsidP="004D4F4A">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024225B">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10011">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:noProof/>
         </w:rPr>
         <w:t>person</w:t>
       </w:r>
       <w:r w:rsidRPr="0024225B">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> may be subject to rejection from this procedure and to administrative sanctions (exclusion or financial penalty) if any of the declarations or information provided as a condition for participating in this procedure prove to be false.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB38143" w14:textId="77777777" w:rsidR="003F19C9" w:rsidRDefault="003F19C9" w:rsidP="004A4B4A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
@@ -13461,213 +13788,176 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFB16FF" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="00454D84">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34AE105A" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="051D3D6B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>In case you have the possibility to sign the declaration using a qualified electronic signature (QES), please have it signed electronically by your authorised representative(s). Please note that only the qualified electronic signature (QES) within the meaning of Regulation (EU) No 910/2014 (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Regulation) will be accepted. </w:t>
+        <w:t xml:space="preserve">In case you have the possibility to sign the declaration using a qualified electronic signature (QES), please have it signed electronically by your authorised representative(s). Please note that only the qualified electronic signature (QES) within the meaning of Regulation (EU) No 910/2014 (eIDAS Regulation) will be accepted. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B60CC3" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="00454D84">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="271453EE" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002870DB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Before sending back your electronically signed document, please check the signature and validity of the certificate with one of the following tools:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E4A90D" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="051D3D6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">DSS Demonstration validation tool available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="051D3D6B">
           <w:rPr>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/cefdigital/DSS/webapp-demo/validation </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>can help you check the validity of a certificate by indicating the number and type of valid signatures in a document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C363E86" w14:textId="114D5DCB" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="051D3D6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">EU Trusted List Browser can be consulted in order to check whether the electronic signature provider and the trust service it provides are part of European Union Trusted List: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:anchor="/screen/home">
+      <w:hyperlink r:id="rId15" w:anchor="/screen/home">
         <w:r w:rsidR="00F556E0" w:rsidRPr="051D3D6B">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>https://esignature.ec.europa.eu/efda/tl-browser/#/screen/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F556E0" w:rsidRPr="051D3D6B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58097C9C" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="00454D84">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EFE5604" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="051D3D6B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="051D3D6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">To make sure you use a QES compliant to </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Regulation, you need to check that both the service provider and the qualified certificate generation service used are included in the EU Trusted List Browser.</w:t>
+        <w:t>To make sure you use a QES compliant to eIDAS Regulation, you need to check that both the service provider and the qualified certificate generation service used are included in the EU Trusted List Browser.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E36E67D" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84" w:rsidP="00454D84">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B35402D" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="002870DB" w:rsidRDefault="00454D84">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002870DB">
@@ -13684,84 +13974,84 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B4AD373" w14:textId="40400EE6" w:rsidR="00454D84" w:rsidRPr="006B2B45" w:rsidRDefault="00454D84" w:rsidP="004D4F4A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002870DB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>In case you do not have the possibility to sign the declaration using a qualified electronic signature (QES), please fill it in electronically, then print it and have it signed and dated by your authorised representative(s) using a hand-written signature.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00454D84" w:rsidRPr="006B2B45" w:rsidSect="001D72E4">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26ECFEA0" w14:textId="77777777" w:rsidR="009E038E" w:rsidRDefault="009E038E">
+    <w:p w14:paraId="38FDC949" w14:textId="77777777" w:rsidR="00344A4B" w:rsidRDefault="00344A4B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76C33E51" w14:textId="77777777" w:rsidR="009E038E" w:rsidRDefault="009E038E">
+    <w:p w14:paraId="0F9EFFDF" w14:textId="77777777" w:rsidR="00344A4B" w:rsidRDefault="00344A4B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="51D87646" w14:textId="77777777" w:rsidR="009E038E" w:rsidRDefault="009E038E"/>
+    <w:p w14:paraId="3B6A9EB4" w14:textId="77777777" w:rsidR="00344A4B" w:rsidRDefault="00344A4B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -13769,53 +14059,53 @@
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -13975,65 +14265,65 @@
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42EBA7AE" w14:textId="70FD2B71" w:rsidR="00585B73" w:rsidRPr="00D6012C" w:rsidRDefault="00585B73">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="247F4E4D" w14:textId="77777777" w:rsidR="00585B73" w:rsidRDefault="00585B73">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5612B4D0" w14:textId="77777777" w:rsidR="009E038E" w:rsidRDefault="009E038E">
+    <w:p w14:paraId="5866DD5F" w14:textId="77777777" w:rsidR="00344A4B" w:rsidRDefault="00344A4B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="333A5CC8" w14:textId="77777777" w:rsidR="009E038E" w:rsidRDefault="009E038E">
+    <w:p w14:paraId="354A3B11" w14:textId="77777777" w:rsidR="00344A4B" w:rsidRDefault="00344A4B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="434E5136" w14:textId="77777777" w:rsidR="009E038E" w:rsidRDefault="009E038E"/>
+    <w:p w14:paraId="62E5C905" w14:textId="77777777" w:rsidR="00344A4B" w:rsidRDefault="00344A4B"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="61539AC3" w14:textId="46EF5ACC" w:rsidR="00585B73" w:rsidRPr="009857B0" w:rsidRDefault="00585B73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6BA4">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4376C">
         <w:t xml:space="preserve">same </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">EU </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4376C">
@@ -14137,134 +14427,103 @@
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B74CFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">sole </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>candidate/</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B74CFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>tenderer;</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">tenderer; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BA1FBC" w14:textId="0458761C" w:rsidR="00585B73" w:rsidRPr="00B74CFF" w:rsidRDefault="00585B73" w:rsidP="004C0A40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B74CFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>group members (including group leader) in case of a joint request to participate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>/tender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B74CFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>tender</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1460283F" w14:textId="114CC700" w:rsidR="00585B73" w:rsidRPr="00B74CFF" w:rsidRDefault="00585B73" w:rsidP="004C0A40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
@@ -14299,106 +14558,82 @@
       <w:r w:rsidRPr="00B74CFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>other entities (that are not subcontractors) on whose capacity the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> candidate/</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74CFF">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">tenderer </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> to fulfil the selection criteria.</w:t>
+        <w:t>tenderer relies to fulfil the selection criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE9C146" w14:textId="10CA3A5B" w:rsidR="00585B73" w:rsidRPr="004C0A40" w:rsidRDefault="00585B73" w:rsidP="004C0A40">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="60E27032" w14:textId="36A1F68E" w:rsidR="002254B5" w:rsidRPr="00295BCF" w:rsidRDefault="002254B5" w:rsidP="00295BCF">
+    <w:p w14:paraId="7F511AE8" w14:textId="5800C21C" w:rsidR="00211706" w:rsidRPr="00211706" w:rsidRDefault="00211706">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>(1) (a) FR are met.</w:t>
+        <w:t xml:space="preserve"> If the answer is ‘yes’ to any of the questions</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD32B0">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> please provide any further details you consider appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="79038C83" w14:textId="46E5ADA1" w:rsidR="00585B73" w:rsidRPr="00EA6BA4" w:rsidRDefault="00585B73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6BA4">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4376C">
         <w:t xml:space="preserve">same </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">EU </w:t>
@@ -14450,153 +14685,140 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4376C">
         <w:t xml:space="preserve"> agency</w:t>
       </w:r>
       <w:r>
         <w:t>, body or office</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6BA4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="778927A2" w14:textId="77777777" w:rsidR="0008506D" w:rsidRPr="00E07552" w:rsidRDefault="0008506D" w:rsidP="0008506D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E07552">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E07552">
-        <w:t xml:space="preserve"> Please note that the EU Official Journal contains the official </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and, in case of conflict, its content prevails</w:t>
+        <w:t xml:space="preserve"> Please note that the EU Official Journal contains the official list and, in case of conflict, its content prevails</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C271E7" w14:textId="77777777" w:rsidR="0008506D" w:rsidRPr="00E07552" w:rsidRDefault="0008506D" w:rsidP="0008506D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E07552">
         <w:t xml:space="preserve">over that of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:anchor="/main" w:history="1">
+        <w:r w:rsidRPr="00E07552">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>EU Sanctions Map</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E07552">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="3C6093FD" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="00E07552" w:rsidRDefault="00AA0136" w:rsidP="00AA0136">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07552">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E07552">
+        <w:t xml:space="preserve"> Please note that the EU Official Journal contains the official list and, in case of conflict, its content prevails</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601A33BD" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="00E07552" w:rsidRDefault="00AA0136" w:rsidP="00AA0136">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07552">
+        <w:t xml:space="preserve">over that of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:anchor="/main" w:history="1">
         <w:r w:rsidRPr="00E07552">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>EU Sanctions Map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E07552">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D86A89D" w14:textId="77777777" w:rsidR="00A51213" w:rsidRDefault="00A51213">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2694530D" w14:textId="65C6BE40" w:rsidR="00585B73" w:rsidRDefault="00585B73" w:rsidP="001D72E4">
+  <w:p w14:paraId="2694530D" w14:textId="3B5BEA50" w:rsidR="00585B73" w:rsidRDefault="51C398D7" w:rsidP="001D72E4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-BE"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="51C398D7">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-BE"/>
       </w:rPr>
-      <w:t>Version</w:t>
-[...39 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>Version December 2025</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="42189F54" w14:textId="77777777" w:rsidR="00585B73" w:rsidRDefault="00585B73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16F448F6" w14:textId="24A0B937" w:rsidR="00585B73" w:rsidRPr="00370A7F" w:rsidRDefault="00585B73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-BE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00897E28">
       <w:rPr>
         <w:sz w:val="20"/>
@@ -14880,50 +15102,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="119779A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2CCCDDAC"/>
+    <w:lvl w:ilvl="0" w:tplc="D452E7DA">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13014228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA1837C8"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -14968,51 +15279,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16723E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21CCE7FC"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15081,51 +15392,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17265189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34F05080"/>
     <w:lvl w:ilvl="0" w:tplc="022E1612">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15221,51 +15532,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B250BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55D8A23E"/>
     <w:lvl w:ilvl="0" w:tplc="7E3C3E1C">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15310,51 +15621,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B720F62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F406456E"/>
     <w:lvl w:ilvl="0" w:tplc="6D0E0CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15399,51 +15710,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CFE02A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1F21494"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15488,51 +15799,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E927570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52EE0402"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15601,59 +15912,59 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21934A21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="85467836"/>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+    <w:tmpl w:val="975043B8"/>
+    <w:lvl w:ilvl="0" w:tplc="18090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -15687,72 +15998,72 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29154038"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F4A01F58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C3E7D34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A045DEE"/>
     <w:lvl w:ilvl="0" w:tplc="B1160778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="862" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -15797,51 +16108,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5182" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CF440C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A81A93D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
@@ -15857,71 +16168,71 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E116DC0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B5A89F84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="283"/>
         </w:tabs>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E5C38F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22D4A86A"/>
     <w:lvl w:ilvl="0" w:tplc="B1160778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15990,51 +16301,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F811C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E25466FA"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16076,51 +16387,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FA80CBD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8FE858E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
@@ -16136,51 +16447,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32181130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F406456E"/>
     <w:lvl w:ilvl="0" w:tplc="6D0E0CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16225,51 +16536,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="376854A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25FC9E14"/>
     <w:lvl w:ilvl="0" w:tplc="7FC0629E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="842"/>
         </w:tabs>
         <w:ind w:left="842" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16365,51 +16676,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="393143F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22D4A86A"/>
     <w:lvl w:ilvl="0" w:tplc="B1160778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16478,51 +16789,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A632EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C068CA48"/>
     <w:lvl w:ilvl="0" w:tplc="B1160778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16591,51 +16902,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D466E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA1837C8"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -16680,51 +16991,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E7C5D75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A53A191E"/>
     <w:lvl w:ilvl="0" w:tplc="F15CDC6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16769,51 +17080,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F6B35C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C068CA48"/>
     <w:lvl w:ilvl="0" w:tplc="B1160778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16882,51 +17193,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43013634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22D4A86A"/>
     <w:lvl w:ilvl="0" w:tplc="B1160778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16995,51 +17306,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48A537A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8FE858E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
@@ -17055,51 +17366,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A4E63A9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F9AE2018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -17163,51 +17474,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AFE27E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="227C38BE"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -17252,51 +17563,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B6355C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8FE858E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
@@ -17312,51 +17623,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E12590F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8FE858E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
@@ -17372,51 +17683,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53842BB4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A81A93D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
@@ -17432,51 +17743,140 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56DC05A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA14B938"/>
+    <w:lvl w:ilvl="0" w:tplc="7BDE7548">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1942" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4102" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6262" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E57701D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D20E0FAC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17545,51 +17945,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="632B3DD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C8A6F26"/>
     <w:lvl w:ilvl="0" w:tplc="0809000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="731" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1451" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17658,111 +18058,111 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6491" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6573425D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65A7718B"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B5A89F84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="283"/>
         </w:tabs>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="662B5C67"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="40D2097A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="283"/>
         </w:tabs>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6709224B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4FC73AC"/>
     <w:lvl w:ilvl="0" w:tplc="C74076B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -17807,51 +18207,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6871164D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18141220"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17893,51 +18293,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="696A6040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E3C014C"/>
     <w:lvl w:ilvl="0" w:tplc="3594C3CE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18006,51 +18406,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DFB02EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DC662F0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18119,51 +18519,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F804877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85A8056A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -18232,93 +18632,206 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FDC236F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="37783E86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70C57E10"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7200E9F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="721848C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22D4A86A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1942" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4102" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6262" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="725C075B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5982511C"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -18363,51 +18876,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="738452FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1E201ECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Part %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18505,51 +19018,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75EC390B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D3E1BFC"/>
     <w:lvl w:ilvl="0" w:tplc="0809000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18618,51 +19131,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76624C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18141220"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18704,51 +19217,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79A038C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33DAA6BC"/>
     <w:lvl w:ilvl="0" w:tplc="2E98EC6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18818,277 +19331,285 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79F27F8A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0234E95A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CB62ECB"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B5A89F84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="283"/>
         </w:tabs>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1967852108">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="658996662">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1207260926">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1062564699">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1917011099">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1062564699">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="6" w16cid:durableId="1395468549">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1283800693">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1575823425">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="244995278">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="465509501">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1335182691">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="718751325">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1348677384">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="251932536">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1348677384">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="15" w16cid:durableId="2011717609">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1450662030">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1255477684">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="672076131">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="881946482">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="560554904">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="40835702">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="761295461">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="322509580">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1214539650">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="370501172">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="781845752">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1236086294">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="434794198">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1392994447">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1842815227">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="560865117">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="40835702">
-    <w:abstractNumId w:val="49"/>
+  <w:num w:numId="32" w16cid:durableId="2103447609">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="761295461">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="33" w16cid:durableId="1192839601">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="322509580">
-[...5 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="370501172">
+  <w:num w:numId="34" w16cid:durableId="502477879">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="781845752">
+  <w:num w:numId="35" w16cid:durableId="1048339333">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1259563885">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1815835310">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="732658296">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1571236515">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1236086294">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="40" w16cid:durableId="1780832529">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="434794198">
-[...17 lines deleted...]
-  <w:num w:numId="34" w16cid:durableId="502477879">
+  <w:num w:numId="41" w16cid:durableId="840391128">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1048339333">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="42" w16cid:durableId="1218667723">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="2130930234">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1128426210">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1023895064">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1238517718">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1227573725">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1583106452">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="920918386">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1036740600">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="920918386">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="51" w16cid:durableId="719672450">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="19206077">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1151481988">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1195389409">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="258878535">
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -19104,130 +19625,133 @@
     <w:rsid w:val="00011D8F"/>
     <w:rsid w:val="000134F6"/>
     <w:rsid w:val="00014289"/>
     <w:rsid w:val="0001478E"/>
     <w:rsid w:val="00015453"/>
     <w:rsid w:val="00021420"/>
     <w:rsid w:val="0003236B"/>
     <w:rsid w:val="00042DF5"/>
     <w:rsid w:val="00044C7D"/>
     <w:rsid w:val="00055F7F"/>
     <w:rsid w:val="00057312"/>
     <w:rsid w:val="00060716"/>
     <w:rsid w:val="00064BE7"/>
     <w:rsid w:val="00072088"/>
     <w:rsid w:val="00073CDE"/>
     <w:rsid w:val="00074059"/>
     <w:rsid w:val="00083DDE"/>
     <w:rsid w:val="0008506D"/>
     <w:rsid w:val="000853F7"/>
     <w:rsid w:val="00086029"/>
     <w:rsid w:val="00086A53"/>
     <w:rsid w:val="000A07E9"/>
     <w:rsid w:val="000A0BA5"/>
     <w:rsid w:val="000A49B6"/>
     <w:rsid w:val="000A6F71"/>
-    <w:rsid w:val="000B03B9"/>
     <w:rsid w:val="000B1CF8"/>
     <w:rsid w:val="000B2CF0"/>
     <w:rsid w:val="000B34D3"/>
     <w:rsid w:val="000B67F3"/>
     <w:rsid w:val="000B752C"/>
     <w:rsid w:val="000C2EE8"/>
     <w:rsid w:val="000C3409"/>
     <w:rsid w:val="000C3A13"/>
     <w:rsid w:val="000C68B3"/>
     <w:rsid w:val="000C6B51"/>
     <w:rsid w:val="000D27F5"/>
     <w:rsid w:val="000D41F1"/>
     <w:rsid w:val="000D5F0F"/>
+    <w:rsid w:val="000E044C"/>
     <w:rsid w:val="000E2E14"/>
     <w:rsid w:val="000E6D3C"/>
     <w:rsid w:val="000F3EF8"/>
     <w:rsid w:val="000F40A3"/>
     <w:rsid w:val="000F5F4E"/>
     <w:rsid w:val="000F6EA2"/>
     <w:rsid w:val="00100A54"/>
     <w:rsid w:val="0010150F"/>
     <w:rsid w:val="0010484E"/>
     <w:rsid w:val="00105C02"/>
     <w:rsid w:val="0011021A"/>
     <w:rsid w:val="00110C98"/>
     <w:rsid w:val="00113FC7"/>
     <w:rsid w:val="0011512C"/>
     <w:rsid w:val="0011661C"/>
     <w:rsid w:val="00116FF1"/>
     <w:rsid w:val="00121829"/>
     <w:rsid w:val="001228C9"/>
+    <w:rsid w:val="001257B8"/>
     <w:rsid w:val="0012614D"/>
     <w:rsid w:val="0013073C"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="00133437"/>
     <w:rsid w:val="00134415"/>
     <w:rsid w:val="00151408"/>
     <w:rsid w:val="001524A7"/>
     <w:rsid w:val="001536C7"/>
     <w:rsid w:val="00154CF6"/>
     <w:rsid w:val="00156071"/>
     <w:rsid w:val="001564B0"/>
     <w:rsid w:val="00161151"/>
     <w:rsid w:val="001633A3"/>
     <w:rsid w:val="00165F76"/>
     <w:rsid w:val="00170A83"/>
     <w:rsid w:val="00171B85"/>
     <w:rsid w:val="001751BC"/>
     <w:rsid w:val="00176DEC"/>
     <w:rsid w:val="00180151"/>
     <w:rsid w:val="00182B46"/>
     <w:rsid w:val="00182D13"/>
     <w:rsid w:val="00184B3F"/>
     <w:rsid w:val="00191BB4"/>
     <w:rsid w:val="001969D1"/>
     <w:rsid w:val="001A2EAD"/>
     <w:rsid w:val="001A6E91"/>
     <w:rsid w:val="001A7789"/>
     <w:rsid w:val="001A7C0B"/>
     <w:rsid w:val="001B17EB"/>
     <w:rsid w:val="001B3771"/>
     <w:rsid w:val="001B5619"/>
     <w:rsid w:val="001C14D3"/>
     <w:rsid w:val="001C31D5"/>
+    <w:rsid w:val="001C4395"/>
     <w:rsid w:val="001C4F29"/>
     <w:rsid w:val="001C5CDF"/>
     <w:rsid w:val="001D72E4"/>
     <w:rsid w:val="001D7FA6"/>
     <w:rsid w:val="001E0D73"/>
     <w:rsid w:val="001E1AF4"/>
     <w:rsid w:val="001E25F2"/>
     <w:rsid w:val="001E33AE"/>
     <w:rsid w:val="001F135A"/>
     <w:rsid w:val="001F4321"/>
     <w:rsid w:val="0020320A"/>
     <w:rsid w:val="00204059"/>
     <w:rsid w:val="00206746"/>
     <w:rsid w:val="002071B5"/>
     <w:rsid w:val="00210CBD"/>
+    <w:rsid w:val="00211706"/>
     <w:rsid w:val="002121C3"/>
     <w:rsid w:val="0021259E"/>
     <w:rsid w:val="0021265F"/>
     <w:rsid w:val="00214D18"/>
     <w:rsid w:val="002151DC"/>
     <w:rsid w:val="0021662F"/>
     <w:rsid w:val="0021695B"/>
     <w:rsid w:val="0022078F"/>
     <w:rsid w:val="00221F81"/>
     <w:rsid w:val="0022226B"/>
     <w:rsid w:val="00222C6A"/>
     <w:rsid w:val="0022529D"/>
     <w:rsid w:val="002254B5"/>
     <w:rsid w:val="00227415"/>
     <w:rsid w:val="00230ACC"/>
     <w:rsid w:val="00235961"/>
     <w:rsid w:val="0024225B"/>
     <w:rsid w:val="00247570"/>
     <w:rsid w:val="00250E38"/>
     <w:rsid w:val="00251321"/>
     <w:rsid w:val="002523BC"/>
     <w:rsid w:val="002610C3"/>
     <w:rsid w:val="00262DC7"/>
     <w:rsid w:val="00265657"/>
     <w:rsid w:val="00267A4E"/>
@@ -19262,216 +19786,221 @@
     <w:rsid w:val="002D4768"/>
     <w:rsid w:val="002D7022"/>
     <w:rsid w:val="002E016A"/>
     <w:rsid w:val="002E3945"/>
     <w:rsid w:val="002E4DDF"/>
     <w:rsid w:val="002E7FE3"/>
     <w:rsid w:val="002F0D05"/>
     <w:rsid w:val="002F4D73"/>
     <w:rsid w:val="002F6C60"/>
     <w:rsid w:val="00300E03"/>
     <w:rsid w:val="00304736"/>
     <w:rsid w:val="0030486A"/>
     <w:rsid w:val="00304E61"/>
     <w:rsid w:val="003154CD"/>
     <w:rsid w:val="00316C13"/>
     <w:rsid w:val="00321B2B"/>
     <w:rsid w:val="00325E5A"/>
     <w:rsid w:val="00327EBE"/>
     <w:rsid w:val="00332821"/>
     <w:rsid w:val="00333F36"/>
     <w:rsid w:val="0033485A"/>
     <w:rsid w:val="0033520A"/>
     <w:rsid w:val="00340E14"/>
     <w:rsid w:val="00343F23"/>
     <w:rsid w:val="003443FA"/>
+    <w:rsid w:val="00344A4B"/>
     <w:rsid w:val="00345F5A"/>
     <w:rsid w:val="00354B2E"/>
     <w:rsid w:val="00357A64"/>
     <w:rsid w:val="00357CC2"/>
     <w:rsid w:val="003606C5"/>
     <w:rsid w:val="00360DC9"/>
     <w:rsid w:val="00360EF5"/>
     <w:rsid w:val="00366D34"/>
     <w:rsid w:val="00366F7A"/>
     <w:rsid w:val="00366FB4"/>
     <w:rsid w:val="00370A7F"/>
     <w:rsid w:val="0037368F"/>
     <w:rsid w:val="003738BE"/>
     <w:rsid w:val="0037431C"/>
     <w:rsid w:val="003761DA"/>
     <w:rsid w:val="00376A09"/>
     <w:rsid w:val="0038404C"/>
     <w:rsid w:val="00384EE5"/>
     <w:rsid w:val="003865BE"/>
     <w:rsid w:val="0039104C"/>
     <w:rsid w:val="0039338B"/>
+    <w:rsid w:val="00394622"/>
     <w:rsid w:val="0039595B"/>
     <w:rsid w:val="003974B8"/>
     <w:rsid w:val="003A427B"/>
     <w:rsid w:val="003A74F8"/>
     <w:rsid w:val="003B3A9F"/>
     <w:rsid w:val="003B478B"/>
     <w:rsid w:val="003B523C"/>
     <w:rsid w:val="003B63B8"/>
     <w:rsid w:val="003B6ACF"/>
     <w:rsid w:val="003B7314"/>
+    <w:rsid w:val="003C07FD"/>
     <w:rsid w:val="003C155E"/>
     <w:rsid w:val="003C6B78"/>
     <w:rsid w:val="003C7E81"/>
     <w:rsid w:val="003D0FB8"/>
     <w:rsid w:val="003E2874"/>
     <w:rsid w:val="003E38BD"/>
     <w:rsid w:val="003E3BA0"/>
     <w:rsid w:val="003E4DCC"/>
     <w:rsid w:val="003E5E5C"/>
     <w:rsid w:val="003E77E7"/>
     <w:rsid w:val="003F19C9"/>
     <w:rsid w:val="003F4DFC"/>
     <w:rsid w:val="003F57E2"/>
     <w:rsid w:val="003F754E"/>
     <w:rsid w:val="004025EE"/>
     <w:rsid w:val="00403CC8"/>
     <w:rsid w:val="0040714B"/>
     <w:rsid w:val="00410AC2"/>
     <w:rsid w:val="004123FC"/>
     <w:rsid w:val="00413D8C"/>
     <w:rsid w:val="00420D17"/>
     <w:rsid w:val="00421C45"/>
     <w:rsid w:val="00422300"/>
     <w:rsid w:val="0042262A"/>
     <w:rsid w:val="00424EC0"/>
     <w:rsid w:val="00425174"/>
     <w:rsid w:val="00433BAA"/>
     <w:rsid w:val="00434A0A"/>
+    <w:rsid w:val="00434E9A"/>
     <w:rsid w:val="00436C93"/>
     <w:rsid w:val="00437501"/>
     <w:rsid w:val="00452C5D"/>
     <w:rsid w:val="00454D84"/>
     <w:rsid w:val="00457E62"/>
     <w:rsid w:val="0046077A"/>
     <w:rsid w:val="004613D0"/>
     <w:rsid w:val="00464D85"/>
     <w:rsid w:val="00466AA5"/>
     <w:rsid w:val="00470C58"/>
     <w:rsid w:val="00471EE9"/>
     <w:rsid w:val="00472347"/>
     <w:rsid w:val="004729C1"/>
     <w:rsid w:val="004764EF"/>
     <w:rsid w:val="00476C53"/>
     <w:rsid w:val="00485E7A"/>
     <w:rsid w:val="00493426"/>
     <w:rsid w:val="004949D8"/>
     <w:rsid w:val="004A29F9"/>
     <w:rsid w:val="004A3BDB"/>
     <w:rsid w:val="004A4B4A"/>
     <w:rsid w:val="004B187F"/>
     <w:rsid w:val="004B1983"/>
     <w:rsid w:val="004B21AD"/>
     <w:rsid w:val="004B29AF"/>
     <w:rsid w:val="004B378B"/>
     <w:rsid w:val="004B4E8F"/>
     <w:rsid w:val="004B6D81"/>
     <w:rsid w:val="004C0625"/>
     <w:rsid w:val="004C0A40"/>
+    <w:rsid w:val="004C4841"/>
     <w:rsid w:val="004D1B9D"/>
     <w:rsid w:val="004D4F4A"/>
     <w:rsid w:val="004D4F81"/>
     <w:rsid w:val="004E356C"/>
     <w:rsid w:val="004E37B5"/>
     <w:rsid w:val="004F1231"/>
     <w:rsid w:val="004F1BC6"/>
     <w:rsid w:val="004F6CB7"/>
     <w:rsid w:val="00500D57"/>
     <w:rsid w:val="0050151E"/>
     <w:rsid w:val="00501E73"/>
     <w:rsid w:val="0050320D"/>
     <w:rsid w:val="005059D9"/>
     <w:rsid w:val="005063A7"/>
     <w:rsid w:val="00506A50"/>
     <w:rsid w:val="005074E9"/>
     <w:rsid w:val="005107EF"/>
     <w:rsid w:val="00510EC4"/>
     <w:rsid w:val="00513A6F"/>
     <w:rsid w:val="00513ABB"/>
     <w:rsid w:val="00515050"/>
     <w:rsid w:val="00515AA9"/>
     <w:rsid w:val="005172C9"/>
     <w:rsid w:val="00521F2A"/>
     <w:rsid w:val="00522736"/>
     <w:rsid w:val="005270E3"/>
     <w:rsid w:val="00527DEE"/>
     <w:rsid w:val="0053408E"/>
     <w:rsid w:val="00535373"/>
     <w:rsid w:val="00536C37"/>
-    <w:rsid w:val="00540677"/>
     <w:rsid w:val="0054381F"/>
     <w:rsid w:val="00556732"/>
     <w:rsid w:val="00556DCA"/>
     <w:rsid w:val="005609A4"/>
     <w:rsid w:val="00564AE3"/>
     <w:rsid w:val="00564B62"/>
     <w:rsid w:val="0056736F"/>
     <w:rsid w:val="00567B22"/>
     <w:rsid w:val="00570865"/>
     <w:rsid w:val="005714FF"/>
     <w:rsid w:val="00573FB6"/>
     <w:rsid w:val="00574A92"/>
     <w:rsid w:val="00580FC7"/>
     <w:rsid w:val="00583379"/>
     <w:rsid w:val="00585B73"/>
     <w:rsid w:val="00590E7C"/>
     <w:rsid w:val="005956FE"/>
     <w:rsid w:val="00597891"/>
     <w:rsid w:val="005A1212"/>
     <w:rsid w:val="005A24DC"/>
     <w:rsid w:val="005A61AD"/>
     <w:rsid w:val="005B1333"/>
     <w:rsid w:val="005B251C"/>
     <w:rsid w:val="005B4A26"/>
     <w:rsid w:val="005C13BA"/>
     <w:rsid w:val="005C6293"/>
     <w:rsid w:val="005D1A03"/>
     <w:rsid w:val="005D7CB0"/>
     <w:rsid w:val="005E41BC"/>
     <w:rsid w:val="005E4D86"/>
     <w:rsid w:val="005E5268"/>
     <w:rsid w:val="005F261A"/>
     <w:rsid w:val="005F3C03"/>
     <w:rsid w:val="005F52D2"/>
     <w:rsid w:val="005F6114"/>
     <w:rsid w:val="005F6BD8"/>
     <w:rsid w:val="005F7C69"/>
     <w:rsid w:val="00600EE7"/>
     <w:rsid w:val="006020BD"/>
     <w:rsid w:val="00602579"/>
     <w:rsid w:val="006110CC"/>
     <w:rsid w:val="00611297"/>
     <w:rsid w:val="00614140"/>
     <w:rsid w:val="00616BD5"/>
     <w:rsid w:val="00617208"/>
     <w:rsid w:val="00621DE1"/>
+    <w:rsid w:val="006261C1"/>
     <w:rsid w:val="0062666F"/>
     <w:rsid w:val="006272C0"/>
     <w:rsid w:val="00633318"/>
     <w:rsid w:val="00634852"/>
     <w:rsid w:val="00634BA0"/>
     <w:rsid w:val="0063730B"/>
     <w:rsid w:val="0064570E"/>
     <w:rsid w:val="0064756C"/>
     <w:rsid w:val="006477E8"/>
     <w:rsid w:val="006572BD"/>
     <w:rsid w:val="00662904"/>
     <w:rsid w:val="00663A7D"/>
     <w:rsid w:val="00664C39"/>
     <w:rsid w:val="00664EA6"/>
     <w:rsid w:val="00670A9C"/>
     <w:rsid w:val="00670F39"/>
     <w:rsid w:val="00671D5A"/>
     <w:rsid w:val="00672EE1"/>
     <w:rsid w:val="00681FBB"/>
     <w:rsid w:val="00682AA9"/>
     <w:rsid w:val="00693DC0"/>
     <w:rsid w:val="006950F4"/>
     <w:rsid w:val="00695D93"/>
     <w:rsid w:val="006A472E"/>
     <w:rsid w:val="006A5BCA"/>
@@ -19480,50 +20009,51 @@
     <w:rsid w:val="006B0A89"/>
     <w:rsid w:val="006B218F"/>
     <w:rsid w:val="006B2B45"/>
     <w:rsid w:val="006B6432"/>
     <w:rsid w:val="006B67AB"/>
     <w:rsid w:val="006B7C44"/>
     <w:rsid w:val="006C2612"/>
     <w:rsid w:val="006C5B50"/>
     <w:rsid w:val="006C5DA3"/>
     <w:rsid w:val="006C6DFD"/>
     <w:rsid w:val="006C769B"/>
     <w:rsid w:val="006D6FF6"/>
     <w:rsid w:val="006E113F"/>
     <w:rsid w:val="006E194A"/>
     <w:rsid w:val="006E23B3"/>
     <w:rsid w:val="006E4EEC"/>
     <w:rsid w:val="006E74D1"/>
     <w:rsid w:val="006E7570"/>
     <w:rsid w:val="006E77EC"/>
     <w:rsid w:val="006F1816"/>
     <w:rsid w:val="006F1D5B"/>
     <w:rsid w:val="006F2DF6"/>
     <w:rsid w:val="006F3E23"/>
     <w:rsid w:val="00702372"/>
     <w:rsid w:val="00702F82"/>
+    <w:rsid w:val="007054D2"/>
     <w:rsid w:val="00707B0B"/>
     <w:rsid w:val="007105F4"/>
     <w:rsid w:val="00710766"/>
     <w:rsid w:val="007117FE"/>
     <w:rsid w:val="00713108"/>
     <w:rsid w:val="00713443"/>
     <w:rsid w:val="007140ED"/>
     <w:rsid w:val="00714E44"/>
     <w:rsid w:val="00716B55"/>
     <w:rsid w:val="00721D13"/>
     <w:rsid w:val="00723411"/>
     <w:rsid w:val="00724277"/>
     <w:rsid w:val="007251FA"/>
     <w:rsid w:val="00727772"/>
     <w:rsid w:val="0073022B"/>
     <w:rsid w:val="00730771"/>
     <w:rsid w:val="0073298A"/>
     <w:rsid w:val="00735919"/>
     <w:rsid w:val="007377AB"/>
     <w:rsid w:val="00745F0E"/>
     <w:rsid w:val="007473F9"/>
     <w:rsid w:val="00751299"/>
     <w:rsid w:val="00753333"/>
     <w:rsid w:val="007633B2"/>
     <w:rsid w:val="00765179"/>
@@ -19557,117 +20087,122 @@
     <w:rsid w:val="007C384B"/>
     <w:rsid w:val="007C6650"/>
     <w:rsid w:val="007D015B"/>
     <w:rsid w:val="007D3A16"/>
     <w:rsid w:val="007D479F"/>
     <w:rsid w:val="007D7A5F"/>
     <w:rsid w:val="007E0722"/>
     <w:rsid w:val="007E18C5"/>
     <w:rsid w:val="007E2381"/>
     <w:rsid w:val="007E4ECC"/>
     <w:rsid w:val="007E7A77"/>
     <w:rsid w:val="007E7AAC"/>
     <w:rsid w:val="007E7E43"/>
     <w:rsid w:val="007F3628"/>
     <w:rsid w:val="007F7A4B"/>
     <w:rsid w:val="00801748"/>
     <w:rsid w:val="008032F0"/>
     <w:rsid w:val="0080510F"/>
     <w:rsid w:val="008054F1"/>
     <w:rsid w:val="0080588E"/>
     <w:rsid w:val="00810432"/>
     <w:rsid w:val="008128E3"/>
     <w:rsid w:val="00815C3A"/>
     <w:rsid w:val="008243B1"/>
     <w:rsid w:val="00827F90"/>
+    <w:rsid w:val="0083207B"/>
     <w:rsid w:val="00835E88"/>
     <w:rsid w:val="0084444D"/>
     <w:rsid w:val="00844FAA"/>
     <w:rsid w:val="00845AA5"/>
     <w:rsid w:val="0084722B"/>
     <w:rsid w:val="00850397"/>
     <w:rsid w:val="00855A0B"/>
     <w:rsid w:val="00863E25"/>
     <w:rsid w:val="008652A3"/>
     <w:rsid w:val="00870C14"/>
     <w:rsid w:val="00874F07"/>
     <w:rsid w:val="00876E1A"/>
     <w:rsid w:val="00877BD0"/>
     <w:rsid w:val="00884335"/>
+    <w:rsid w:val="00890229"/>
     <w:rsid w:val="00890B0C"/>
     <w:rsid w:val="008914D7"/>
     <w:rsid w:val="00891643"/>
     <w:rsid w:val="00892BCE"/>
     <w:rsid w:val="00892E1A"/>
     <w:rsid w:val="008961EC"/>
     <w:rsid w:val="008964D0"/>
     <w:rsid w:val="00897553"/>
     <w:rsid w:val="00897E28"/>
     <w:rsid w:val="008B1377"/>
     <w:rsid w:val="008B35EE"/>
     <w:rsid w:val="008B3BF6"/>
     <w:rsid w:val="008B6FD1"/>
     <w:rsid w:val="008B7930"/>
     <w:rsid w:val="008C034B"/>
     <w:rsid w:val="008C4A00"/>
     <w:rsid w:val="008C5868"/>
     <w:rsid w:val="008C7580"/>
     <w:rsid w:val="008C7C22"/>
     <w:rsid w:val="008D4B72"/>
     <w:rsid w:val="008D4EA6"/>
+    <w:rsid w:val="008E0F3D"/>
     <w:rsid w:val="008E37E8"/>
     <w:rsid w:val="008E44D3"/>
     <w:rsid w:val="008E4EBD"/>
     <w:rsid w:val="008E660F"/>
     <w:rsid w:val="008F594B"/>
     <w:rsid w:val="00900331"/>
     <w:rsid w:val="00900D94"/>
     <w:rsid w:val="0090324A"/>
     <w:rsid w:val="00906054"/>
     <w:rsid w:val="009115C4"/>
     <w:rsid w:val="00911FA8"/>
     <w:rsid w:val="009120DD"/>
     <w:rsid w:val="009134A2"/>
     <w:rsid w:val="00915276"/>
     <w:rsid w:val="00920214"/>
+    <w:rsid w:val="00921B07"/>
     <w:rsid w:val="0092592E"/>
     <w:rsid w:val="009361C3"/>
     <w:rsid w:val="0093667C"/>
     <w:rsid w:val="00936963"/>
     <w:rsid w:val="009402EB"/>
     <w:rsid w:val="009418B3"/>
     <w:rsid w:val="00947AEE"/>
     <w:rsid w:val="00951A6D"/>
     <w:rsid w:val="00952EBA"/>
     <w:rsid w:val="00954EF6"/>
     <w:rsid w:val="0095531E"/>
     <w:rsid w:val="00956F6C"/>
     <w:rsid w:val="00960B4E"/>
     <w:rsid w:val="00965CAC"/>
     <w:rsid w:val="009665EA"/>
     <w:rsid w:val="00966A9B"/>
     <w:rsid w:val="00967DB8"/>
+    <w:rsid w:val="0097142B"/>
     <w:rsid w:val="00972619"/>
     <w:rsid w:val="00973B89"/>
     <w:rsid w:val="00973BB9"/>
     <w:rsid w:val="009740F9"/>
     <w:rsid w:val="00975353"/>
     <w:rsid w:val="009765C0"/>
     <w:rsid w:val="00977B4E"/>
     <w:rsid w:val="009851F7"/>
     <w:rsid w:val="009857B0"/>
     <w:rsid w:val="00985E31"/>
     <w:rsid w:val="009865C3"/>
     <w:rsid w:val="0099186F"/>
     <w:rsid w:val="00993FFC"/>
     <w:rsid w:val="00995B35"/>
     <w:rsid w:val="00995CB6"/>
     <w:rsid w:val="00996C0C"/>
     <w:rsid w:val="009A04A8"/>
     <w:rsid w:val="009A176C"/>
     <w:rsid w:val="009A1991"/>
     <w:rsid w:val="009A2A7F"/>
     <w:rsid w:val="009A5642"/>
     <w:rsid w:val="009A65EB"/>
     <w:rsid w:val="009D19B9"/>
     <w:rsid w:val="009D3AD3"/>
     <w:rsid w:val="009D5BBB"/>
@@ -19682,157 +20217,165 @@
     <w:rsid w:val="00A25C17"/>
     <w:rsid w:val="00A278B9"/>
     <w:rsid w:val="00A40405"/>
     <w:rsid w:val="00A404AF"/>
     <w:rsid w:val="00A4226B"/>
     <w:rsid w:val="00A4390C"/>
     <w:rsid w:val="00A45679"/>
     <w:rsid w:val="00A46F60"/>
     <w:rsid w:val="00A51213"/>
     <w:rsid w:val="00A51ECE"/>
     <w:rsid w:val="00A52221"/>
     <w:rsid w:val="00A52824"/>
     <w:rsid w:val="00A551F6"/>
     <w:rsid w:val="00A55E66"/>
     <w:rsid w:val="00A60AFA"/>
     <w:rsid w:val="00A62EA0"/>
     <w:rsid w:val="00A64343"/>
     <w:rsid w:val="00A64E6C"/>
     <w:rsid w:val="00A67419"/>
     <w:rsid w:val="00A70CEA"/>
     <w:rsid w:val="00A82BCC"/>
     <w:rsid w:val="00A84252"/>
     <w:rsid w:val="00A9077C"/>
     <w:rsid w:val="00A96268"/>
     <w:rsid w:val="00AA00F5"/>
+    <w:rsid w:val="00AA0136"/>
     <w:rsid w:val="00AA0A0C"/>
     <w:rsid w:val="00AA10D6"/>
     <w:rsid w:val="00AA3946"/>
     <w:rsid w:val="00AB1D69"/>
     <w:rsid w:val="00AB251A"/>
     <w:rsid w:val="00AB30FA"/>
     <w:rsid w:val="00AB3B7E"/>
+    <w:rsid w:val="00AB72E0"/>
     <w:rsid w:val="00AB7525"/>
     <w:rsid w:val="00AC204E"/>
     <w:rsid w:val="00AC5BAC"/>
     <w:rsid w:val="00AD00DF"/>
     <w:rsid w:val="00AD15FB"/>
     <w:rsid w:val="00AD1AC5"/>
     <w:rsid w:val="00AD1D16"/>
     <w:rsid w:val="00AD26DC"/>
     <w:rsid w:val="00AD2B1D"/>
     <w:rsid w:val="00AD3CBA"/>
     <w:rsid w:val="00AD516D"/>
     <w:rsid w:val="00AD523F"/>
     <w:rsid w:val="00AD7139"/>
     <w:rsid w:val="00AE3E33"/>
     <w:rsid w:val="00AE5C0E"/>
-    <w:rsid w:val="00AE644C"/>
     <w:rsid w:val="00AF372F"/>
     <w:rsid w:val="00AF508E"/>
     <w:rsid w:val="00AF6BC5"/>
     <w:rsid w:val="00AF6D8E"/>
     <w:rsid w:val="00B01D04"/>
     <w:rsid w:val="00B038E6"/>
     <w:rsid w:val="00B05025"/>
     <w:rsid w:val="00B05C76"/>
     <w:rsid w:val="00B12A19"/>
     <w:rsid w:val="00B131CB"/>
     <w:rsid w:val="00B13667"/>
     <w:rsid w:val="00B13FA2"/>
     <w:rsid w:val="00B14AF8"/>
     <w:rsid w:val="00B16E8C"/>
     <w:rsid w:val="00B178EA"/>
     <w:rsid w:val="00B22CDE"/>
     <w:rsid w:val="00B23FD8"/>
     <w:rsid w:val="00B256E7"/>
     <w:rsid w:val="00B26822"/>
     <w:rsid w:val="00B316EE"/>
     <w:rsid w:val="00B34CCA"/>
     <w:rsid w:val="00B40886"/>
     <w:rsid w:val="00B418F3"/>
     <w:rsid w:val="00B51662"/>
     <w:rsid w:val="00B51FE7"/>
     <w:rsid w:val="00B55029"/>
     <w:rsid w:val="00B65D2E"/>
     <w:rsid w:val="00B678E6"/>
+    <w:rsid w:val="00B736A7"/>
+    <w:rsid w:val="00B742B7"/>
     <w:rsid w:val="00B7482B"/>
     <w:rsid w:val="00B74CFF"/>
     <w:rsid w:val="00B74E92"/>
     <w:rsid w:val="00B8145D"/>
     <w:rsid w:val="00B83860"/>
     <w:rsid w:val="00B84C49"/>
+    <w:rsid w:val="00B851CA"/>
     <w:rsid w:val="00B85390"/>
     <w:rsid w:val="00B86695"/>
     <w:rsid w:val="00B87110"/>
     <w:rsid w:val="00B87AB6"/>
     <w:rsid w:val="00B953D3"/>
     <w:rsid w:val="00B95C2F"/>
     <w:rsid w:val="00B96B93"/>
     <w:rsid w:val="00BA0431"/>
     <w:rsid w:val="00BA0DED"/>
     <w:rsid w:val="00BA2E28"/>
     <w:rsid w:val="00BA61F8"/>
     <w:rsid w:val="00BB14A8"/>
     <w:rsid w:val="00BC0CF6"/>
     <w:rsid w:val="00BC61E2"/>
+    <w:rsid w:val="00BC62D8"/>
     <w:rsid w:val="00BC6500"/>
     <w:rsid w:val="00BC6FFF"/>
     <w:rsid w:val="00BD1D04"/>
     <w:rsid w:val="00BD22D5"/>
     <w:rsid w:val="00BD29FE"/>
     <w:rsid w:val="00BE20C4"/>
     <w:rsid w:val="00BE2A65"/>
     <w:rsid w:val="00BE42DE"/>
     <w:rsid w:val="00BE4FA7"/>
     <w:rsid w:val="00BF17A7"/>
     <w:rsid w:val="00BF2C04"/>
     <w:rsid w:val="00BF349E"/>
     <w:rsid w:val="00BF7198"/>
     <w:rsid w:val="00BF7F29"/>
     <w:rsid w:val="00C03988"/>
     <w:rsid w:val="00C04668"/>
     <w:rsid w:val="00C0586F"/>
     <w:rsid w:val="00C05D57"/>
     <w:rsid w:val="00C104B2"/>
     <w:rsid w:val="00C1151A"/>
     <w:rsid w:val="00C11B0F"/>
     <w:rsid w:val="00C15212"/>
     <w:rsid w:val="00C17951"/>
     <w:rsid w:val="00C210FF"/>
     <w:rsid w:val="00C230AF"/>
     <w:rsid w:val="00C24852"/>
+    <w:rsid w:val="00C2529F"/>
     <w:rsid w:val="00C25331"/>
     <w:rsid w:val="00C25E66"/>
+    <w:rsid w:val="00C3498A"/>
     <w:rsid w:val="00C364EB"/>
     <w:rsid w:val="00C37A34"/>
     <w:rsid w:val="00C37E5D"/>
     <w:rsid w:val="00C40246"/>
     <w:rsid w:val="00C4227A"/>
     <w:rsid w:val="00C42435"/>
     <w:rsid w:val="00C42E79"/>
     <w:rsid w:val="00C43D6E"/>
+    <w:rsid w:val="00C452AD"/>
     <w:rsid w:val="00C46121"/>
     <w:rsid w:val="00C475D8"/>
     <w:rsid w:val="00C54FCE"/>
     <w:rsid w:val="00C55150"/>
     <w:rsid w:val="00C579FB"/>
     <w:rsid w:val="00C61FE0"/>
     <w:rsid w:val="00C634F5"/>
     <w:rsid w:val="00C64CFD"/>
     <w:rsid w:val="00C67D45"/>
     <w:rsid w:val="00C72A48"/>
     <w:rsid w:val="00C734EA"/>
     <w:rsid w:val="00C73A30"/>
     <w:rsid w:val="00C73BFF"/>
     <w:rsid w:val="00C74EBC"/>
     <w:rsid w:val="00C76865"/>
     <w:rsid w:val="00C84529"/>
     <w:rsid w:val="00C86B34"/>
     <w:rsid w:val="00C86C9B"/>
     <w:rsid w:val="00C87D95"/>
     <w:rsid w:val="00C9305E"/>
     <w:rsid w:val="00C93675"/>
     <w:rsid w:val="00C94059"/>
     <w:rsid w:val="00C974B3"/>
     <w:rsid w:val="00CA0AD5"/>
     <w:rsid w:val="00CA27B0"/>
@@ -19867,112 +20410,117 @@
     <w:rsid w:val="00D10011"/>
     <w:rsid w:val="00D11DCE"/>
     <w:rsid w:val="00D13B38"/>
     <w:rsid w:val="00D13F4B"/>
     <w:rsid w:val="00D14B2F"/>
     <w:rsid w:val="00D177A8"/>
     <w:rsid w:val="00D17C08"/>
     <w:rsid w:val="00D231DD"/>
     <w:rsid w:val="00D235CE"/>
     <w:rsid w:val="00D30E63"/>
     <w:rsid w:val="00D36F93"/>
     <w:rsid w:val="00D37B9A"/>
     <w:rsid w:val="00D41C7C"/>
     <w:rsid w:val="00D42460"/>
     <w:rsid w:val="00D4254D"/>
     <w:rsid w:val="00D464B5"/>
     <w:rsid w:val="00D50441"/>
     <w:rsid w:val="00D522D3"/>
     <w:rsid w:val="00D532C0"/>
     <w:rsid w:val="00D578C8"/>
     <w:rsid w:val="00D6012C"/>
     <w:rsid w:val="00D612E3"/>
     <w:rsid w:val="00D63851"/>
     <w:rsid w:val="00D640BE"/>
     <w:rsid w:val="00D66510"/>
+    <w:rsid w:val="00D71F62"/>
     <w:rsid w:val="00D74BBE"/>
     <w:rsid w:val="00D83218"/>
     <w:rsid w:val="00D841AD"/>
     <w:rsid w:val="00D875FE"/>
     <w:rsid w:val="00D913E5"/>
+    <w:rsid w:val="00D92411"/>
     <w:rsid w:val="00D92FF1"/>
     <w:rsid w:val="00D9381D"/>
     <w:rsid w:val="00D95750"/>
     <w:rsid w:val="00D96509"/>
     <w:rsid w:val="00D96D0D"/>
     <w:rsid w:val="00DA286B"/>
     <w:rsid w:val="00DA410F"/>
     <w:rsid w:val="00DA59FF"/>
     <w:rsid w:val="00DB62BC"/>
     <w:rsid w:val="00DB6753"/>
     <w:rsid w:val="00DC2EA1"/>
     <w:rsid w:val="00DC3E96"/>
     <w:rsid w:val="00DC56F6"/>
     <w:rsid w:val="00DC65B1"/>
+    <w:rsid w:val="00DD32B0"/>
     <w:rsid w:val="00DE3C34"/>
     <w:rsid w:val="00DE49B6"/>
     <w:rsid w:val="00DE5E11"/>
     <w:rsid w:val="00DE5FF6"/>
     <w:rsid w:val="00DF45B2"/>
     <w:rsid w:val="00E00149"/>
     <w:rsid w:val="00E012CB"/>
     <w:rsid w:val="00E016E1"/>
     <w:rsid w:val="00E07CD2"/>
     <w:rsid w:val="00E12354"/>
     <w:rsid w:val="00E132FD"/>
     <w:rsid w:val="00E139AD"/>
     <w:rsid w:val="00E1585B"/>
     <w:rsid w:val="00E2030C"/>
     <w:rsid w:val="00E21446"/>
     <w:rsid w:val="00E22F6A"/>
     <w:rsid w:val="00E249D8"/>
     <w:rsid w:val="00E25A58"/>
     <w:rsid w:val="00E33977"/>
     <w:rsid w:val="00E35B61"/>
     <w:rsid w:val="00E43F8E"/>
     <w:rsid w:val="00E449CF"/>
     <w:rsid w:val="00E45B3A"/>
     <w:rsid w:val="00E53B02"/>
     <w:rsid w:val="00E57194"/>
     <w:rsid w:val="00E5789F"/>
     <w:rsid w:val="00E6004E"/>
     <w:rsid w:val="00E6068A"/>
     <w:rsid w:val="00E60E5A"/>
     <w:rsid w:val="00E61CDD"/>
     <w:rsid w:val="00E64E98"/>
     <w:rsid w:val="00E70043"/>
     <w:rsid w:val="00E71330"/>
+    <w:rsid w:val="00E74295"/>
     <w:rsid w:val="00E7518C"/>
     <w:rsid w:val="00E75451"/>
     <w:rsid w:val="00E763EB"/>
     <w:rsid w:val="00E807C2"/>
     <w:rsid w:val="00E80BCE"/>
     <w:rsid w:val="00E82022"/>
     <w:rsid w:val="00E822D8"/>
     <w:rsid w:val="00E832A1"/>
     <w:rsid w:val="00E864F4"/>
     <w:rsid w:val="00E9007B"/>
+    <w:rsid w:val="00E9316B"/>
     <w:rsid w:val="00E936C8"/>
     <w:rsid w:val="00E93903"/>
     <w:rsid w:val="00E95C5B"/>
     <w:rsid w:val="00E9751E"/>
     <w:rsid w:val="00EA6BA4"/>
     <w:rsid w:val="00EB048A"/>
     <w:rsid w:val="00EB24B2"/>
     <w:rsid w:val="00EB2A41"/>
     <w:rsid w:val="00EB503C"/>
     <w:rsid w:val="00EC1CC4"/>
     <w:rsid w:val="00EC2D5E"/>
     <w:rsid w:val="00EC37A3"/>
     <w:rsid w:val="00EC4BFC"/>
     <w:rsid w:val="00EC5131"/>
     <w:rsid w:val="00EC63BD"/>
     <w:rsid w:val="00EC7E2B"/>
     <w:rsid w:val="00ED087C"/>
     <w:rsid w:val="00EE5878"/>
     <w:rsid w:val="00EE5B0A"/>
     <w:rsid w:val="00EE65F3"/>
     <w:rsid w:val="00EE7CE7"/>
     <w:rsid w:val="00EE7E2B"/>
     <w:rsid w:val="00EF2BEC"/>
     <w:rsid w:val="00EF452B"/>
     <w:rsid w:val="00EF4899"/>
@@ -19996,50 +20544,51 @@
     <w:rsid w:val="00F45501"/>
     <w:rsid w:val="00F50D55"/>
     <w:rsid w:val="00F51D43"/>
     <w:rsid w:val="00F5226F"/>
     <w:rsid w:val="00F5266F"/>
     <w:rsid w:val="00F556E0"/>
     <w:rsid w:val="00F55D44"/>
     <w:rsid w:val="00F60846"/>
     <w:rsid w:val="00F613D0"/>
     <w:rsid w:val="00F632A4"/>
     <w:rsid w:val="00F665FB"/>
     <w:rsid w:val="00F6732B"/>
     <w:rsid w:val="00F701C8"/>
     <w:rsid w:val="00F73F36"/>
     <w:rsid w:val="00F74C97"/>
     <w:rsid w:val="00F7691A"/>
     <w:rsid w:val="00F803BC"/>
     <w:rsid w:val="00F816D2"/>
     <w:rsid w:val="00F82CD4"/>
     <w:rsid w:val="00F83731"/>
     <w:rsid w:val="00F8503F"/>
     <w:rsid w:val="00F95558"/>
     <w:rsid w:val="00F96EAB"/>
     <w:rsid w:val="00FA1E89"/>
     <w:rsid w:val="00FA402F"/>
+    <w:rsid w:val="00FA58D7"/>
     <w:rsid w:val="00FA75E3"/>
     <w:rsid w:val="00FB0C86"/>
     <w:rsid w:val="00FB5E6A"/>
     <w:rsid w:val="00FB7052"/>
     <w:rsid w:val="00FC4DD7"/>
     <w:rsid w:val="00FD2C3B"/>
     <w:rsid w:val="00FE1333"/>
     <w:rsid w:val="00FE2DA6"/>
     <w:rsid w:val="00FE353A"/>
     <w:rsid w:val="00FE407C"/>
     <w:rsid w:val="00FE4B90"/>
     <w:rsid w:val="00FF0711"/>
     <w:rsid w:val="00FF1108"/>
     <w:rsid w:val="00FF34E8"/>
     <w:rsid w:val="00FF6437"/>
     <w:rsid w:val="010E7444"/>
     <w:rsid w:val="013BBB1A"/>
     <w:rsid w:val="0152BC64"/>
     <w:rsid w:val="030D4B61"/>
     <w:rsid w:val="035F59DA"/>
     <w:rsid w:val="0464AFB1"/>
     <w:rsid w:val="051D3D6B"/>
     <w:rsid w:val="06446668"/>
     <w:rsid w:val="086DDC28"/>
     <w:rsid w:val="08F43D36"/>
@@ -20073,50 +20622,51 @@
     <w:rsid w:val="3599D975"/>
     <w:rsid w:val="36258DBB"/>
     <w:rsid w:val="36BA8F52"/>
     <w:rsid w:val="38565FB3"/>
     <w:rsid w:val="3C77D0AE"/>
     <w:rsid w:val="3CC62610"/>
     <w:rsid w:val="3F843FE7"/>
     <w:rsid w:val="3FF7A71B"/>
     <w:rsid w:val="44EC6836"/>
     <w:rsid w:val="45A55693"/>
     <w:rsid w:val="46890DB6"/>
     <w:rsid w:val="48317252"/>
     <w:rsid w:val="48C191E6"/>
     <w:rsid w:val="48DD38C4"/>
     <w:rsid w:val="48FF20B9"/>
     <w:rsid w:val="49BAA85C"/>
     <w:rsid w:val="4BAF3AB2"/>
     <w:rsid w:val="4C112082"/>
     <w:rsid w:val="4CB10819"/>
     <w:rsid w:val="4CF9C628"/>
     <w:rsid w:val="4D7DB644"/>
     <w:rsid w:val="4ED8065B"/>
     <w:rsid w:val="4F4132E5"/>
     <w:rsid w:val="50BD2E61"/>
     <w:rsid w:val="51BF2C3B"/>
+    <w:rsid w:val="51C398D7"/>
     <w:rsid w:val="51CCD0A5"/>
     <w:rsid w:val="54952BCC"/>
     <w:rsid w:val="5593C6B2"/>
     <w:rsid w:val="5674B983"/>
     <w:rsid w:val="570F7154"/>
     <w:rsid w:val="58E4B90E"/>
     <w:rsid w:val="5A19A9B2"/>
     <w:rsid w:val="5BF0FB98"/>
     <w:rsid w:val="5D114BB3"/>
     <w:rsid w:val="5E4ED38B"/>
     <w:rsid w:val="5ED85BC7"/>
     <w:rsid w:val="5FC85E55"/>
     <w:rsid w:val="60742C28"/>
     <w:rsid w:val="618D0AAA"/>
     <w:rsid w:val="6288AF0A"/>
     <w:rsid w:val="6514DE4D"/>
     <w:rsid w:val="65479D4B"/>
     <w:rsid w:val="65A6D979"/>
     <w:rsid w:val="672ECED2"/>
     <w:rsid w:val="67D7309F"/>
     <w:rsid w:val="69BE137A"/>
     <w:rsid w:val="6A450462"/>
     <w:rsid w:val="6BD695A2"/>
     <w:rsid w:val="6D7F7ADC"/>
     <w:rsid w:val="6E216CF3"/>
@@ -21351,55 +21901,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111926410">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/cefdigital/DSS/webapp-demo/validation" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanctionsmap.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esignature.ec.europa.eu/efda/tl-browser/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanctionsmap.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanctionsmap.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esignature.ec.europa.eu/efda/tl-browser/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/cefdigital/DSS/webapp-demo/validation" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sanctionsmap.eu/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sanctionsmap.eu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sanctionsmap.eu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21664,52 +22214,133 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010074388D2DB7B9A549BEDEA63191CFE647" ma:contentTypeVersion="46" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="674d71e7b272f53bafb682320e0cdc8f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d3c1eb4e-7577-42ef-991f-7d064735e0e5" xmlns:ns3="709adcc9-ab81-486f-827d-c1c5fd362e71" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb5b7dbe7dceee87bfdb869615cf3ebf" ns1:_="" ns2:_="" ns3:_="">
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RelatedPages xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5" xsi:nil="true"/>
+    <mf7baa9dfe8e4a7198e2ed7ac40a28e9 xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+        </TermInfo>
+      </Terms>
+    </mf7baa9dfe8e4a7198e2ed7ac40a28e9>
+    <b80065262d6b4269adfaf5df5be40397 xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">cbaf08e6-4c36-47f0-9529-16dc4889209a</TermId>
+        </TermInfo>
+      </Terms>
+    </b80065262d6b4269adfaf5df5be40397>
+    <m21479ae9ad94758901be18b2b5835f2 xmlns="709adcc9-ab81-486f-827d-c1c5fd362e71">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+        </TermInfo>
+      </Terms>
+    </m21479ae9ad94758901be18b2b5835f2>
+    <l03f6647080a4ed1999d96e73aa3c355 xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">BUDG.E.2</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5dceb2d7-c9f5-4739-a087-de38c229e979</TermId>
+        </TermInfo>
+      </Terms>
+    </l03f6647080a4ed1999d96e73aa3c355>
+    <oabdf6842dc340c29682f122bede3128 xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Implementation instruments</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ab98260c-215e-48ff-a9c7-5b9eab89452a</TermId>
+        </TermInfo>
+      </Terms>
+    </oabdf6842dc340c29682f122bede3128>
+    <Notes xmlns="709adcc9-ab81-486f-827d-c1c5fd362e71" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <l386a31364e24d3dbc8e007a1dd34657 xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+        </TermInfo>
+      </Terms>
+    </l386a31364e24d3dbc8e007a1dd34657>
+    <c20ba6713aee47169a86fa6de1a28713 xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">LEGAL FRAMEWORK</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9afda264-c8b9-45ff-9bb8-61ede7f6cb10</TermId>
+        </TermInfo>
+      </Terms>
+    </c20ba6713aee47169a86fa6de1a28713>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d3c1eb4e-7577-42ef-991f-7d064735e0e5">
+      <Value>1690</Value>
+      <Value>1691</Value>
+      <Value>122</Value>
+      <Value>1708</Value>
+    </TaxCatchAll>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010074388D2DB7B9A549BEDEA63191CFE647" ma:contentTypeVersion="46" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e836202efd29cace7c2fabec502365a7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d3c1eb4e-7577-42ef-991f-7d064735e0e5" xmlns:ns3="709adcc9-ab81-486f-827d-c1c5fd362e71" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9e6f9e247516d9cb950c3bd405bfef73" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="d3c1eb4e-7577-42ef-991f-7d064735e0e5"/>
     <xsd:import namespace="709adcc9-ab81-486f-827d-c1c5fd362e71"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:c20ba6713aee47169a86fa6de1a28713" minOccurs="0"/>
                 <xsd:element ref="ns2:oabdf6842dc340c29682f122bede3128" minOccurs="0"/>
                 <xsd:element ref="ns2:b80065262d6b4269adfaf5df5be40397" minOccurs="0"/>
                 <xsd:element ref="ns2:l03f6647080a4ed1999d96e73aa3c355" minOccurs="0"/>
                 <xsd:element ref="ns2:l386a31364e24d3dbc8e007a1dd34657" minOccurs="0"/>
                 <xsd:element ref="ns2:mf7baa9dfe8e4a7198e2ed7ac40a28e9" minOccurs="0"/>
                 <xsd:element ref="ns3:m21479ae9ad94758901be18b2b5835f2" minOccurs="0"/>
                 <xsd:element ref="ns3:Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:RelatedPages" minOccurs="0"/>
@@ -21929,294 +22560,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE8DF1CF-2FCC-479D-9B01-C172A8068A0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5326290-4D62-4E0F-9A37-0361B4115CEC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...69 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC78E283-07B6-4677-B0CA-86BCC92994C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d3c1eb4e-7577-42ef-991f-7d064735e0e5"/>
+    <ds:schemaRef ds:uri="709adcc9-ab81-486f-827d-c1c5fd362e71"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C7DEC44-8337-4B12-87AA-97FA238AEBBB}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{521C6F21-1597-4879-9A4C-C20FCBEEA782}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="d3c1eb4e-7577-42ef-991f-7d064735e0e5"/>
     <ds:schemaRef ds:uri="709adcc9-ab81-486f-827d-c1c5fd362e71"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FEC6A05-3D1C-498D-89E6-DD5CCEBC6C77}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...32 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3553</Words>
-  <Characters>20880</Characters>
+  <Words>4038</Words>
+  <Characters>21444</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>564</Lines>
-  <Paragraphs>344</Paragraphs>
+  <Lines>579</Lines>
+  <Paragraphs>358</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>European Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24089</CharactersWithSpaces>
+  <CharactersWithSpaces>25124</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Model Declaration on Honour</dc:title>
   <dc:subject/>
   <dc:creator>JanSaloni</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
     <vt:lpwstr>34000.0000000000</vt:lpwstr>
   </property>